--- v1 (2026-02-05)
+++ v2 (2026-06-24)
@@ -4495,42 +4495,924 @@
       <c r="E210" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Stroke</t>
         </is>
       </c>
       <c r="B211" t="n">
         <v>8922267.0</v>
       </c>
       <c r="C211" t="n">
         <v>1.0123967E7</v>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Engelsk</t>
         </is>
       </c>
       <c r="E211" t="n">
         <v>2024.0</v>
       </c>
     </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B212" t="n">
+        <v>2.2639865E7</v>
+      </c>
+      <c r="C212" t="n">
+        <v>2.9274031E7</v>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E212" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B213" t="n">
+        <v>2.417306E8</v>
+      </c>
+      <c r="C213" t="n">
+        <v>2.5411238E8</v>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E213" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B214" t="n">
+        <v>1.12176196E8</v>
+      </c>
+      <c r="C214" t="n">
+        <v>1.26340271E8</v>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E214" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B215" t="n">
+        <v>3706500.0</v>
+      </c>
+      <c r="C215" t="n">
+        <v>3706500.0</v>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E215" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>Uklar årsak og annet</t>
+        </is>
+      </c>
+      <c r="B216" t="n">
+        <v>3833616.0</v>
+      </c>
+      <c r="C216" t="n">
+        <v>5787283.0</v>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E216" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B217" t="n">
+        <v>840667.0</v>
+      </c>
+      <c r="C217" t="n">
+        <v>840667.0</v>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E217" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B218" t="n">
+        <v>8261033.0</v>
+      </c>
+      <c r="C218" t="n">
+        <v>8947033.0</v>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E218" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B219" t="n">
+        <v>3.54044E7</v>
+      </c>
+      <c r="C219" t="n">
+        <v>3.86534E7</v>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E219" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B220" t="n">
+        <v>4.6487477E7</v>
+      </c>
+      <c r="C220" t="n">
+        <v>5.7879311E7</v>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E220" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B221" t="n">
+        <v>8.2180844E7</v>
+      </c>
+      <c r="C221" t="n">
+        <v>9.2806827E7</v>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E221" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B222" t="n">
+        <v>2.1037261E7</v>
+      </c>
+      <c r="C222" t="n">
+        <v>2.1378261E7</v>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E222" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>Psykisk helse</t>
+        </is>
+      </c>
+      <c r="B223" t="n">
+        <v>1.40543627E8</v>
+      </c>
+      <c r="C223" t="n">
+        <v>1.48671974E8</v>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E223" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B224" t="n">
+        <v>4.6530957E7</v>
+      </c>
+      <c r="C224" t="n">
+        <v>5.1280336E7</v>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E224" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B225" t="n">
+        <v>6.241585E7</v>
+      </c>
+      <c r="C225" t="n">
+        <v>6.5617972E7</v>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E225" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>Nevrologi</t>
+        </is>
+      </c>
+      <c r="B226" t="n">
+        <v>1.25523413E8</v>
+      </c>
+      <c r="C226" t="n">
+        <v>1.42473001E8</v>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E226" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>Munnhule, svelg og mage-tarm</t>
+        </is>
+      </c>
+      <c r="B227" t="n">
+        <v>3.9454452E7</v>
+      </c>
+      <c r="C227" t="n">
+        <v>4.2853785E7</v>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E227" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B228" t="n">
+        <v>1.848958E7</v>
+      </c>
+      <c r="C228" t="n">
+        <v>2.593198E7</v>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E228" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>Reproduktiv helse og fødsel</t>
+        </is>
+      </c>
+      <c r="B229" t="n">
+        <v>3.7026844E7</v>
+      </c>
+      <c r="C229" t="n">
+        <v>3.9042344E7</v>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E229" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B230" t="n">
+        <v>2.0916845E7</v>
+      </c>
+      <c r="C230" t="n">
+        <v>2.2871987E7</v>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E230" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B231" t="n">
+        <v>3288713.0</v>
+      </c>
+      <c r="C231" t="n">
+        <v>3288713.0</v>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E231" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B232" t="n">
+        <v>6131265.0</v>
+      </c>
+      <c r="C232" t="n">
+        <v>1.0131712E7</v>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+      <c r="E232" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>Blood</t>
+        </is>
+      </c>
+      <c r="B233" t="n">
+        <v>2.2639865E7</v>
+      </c>
+      <c r="C233" t="n">
+        <v>2.9274031E7</v>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E233" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>Cancer</t>
+        </is>
+      </c>
+      <c r="B234" t="n">
+        <v>2.417306E8</v>
+      </c>
+      <c r="C234" t="n">
+        <v>2.5411238E8</v>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E234" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>Cardiovascular</t>
+        </is>
+      </c>
+      <c r="B235" t="n">
+        <v>1.12176196E8</v>
+      </c>
+      <c r="C235" t="n">
+        <v>1.26340271E8</v>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E235" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>Congenital Disorders</t>
+        </is>
+      </c>
+      <c r="B236" t="n">
+        <v>3706500.0</v>
+      </c>
+      <c r="C236" t="n">
+        <v>3706500.0</v>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E236" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>Disputed aetiology and other</t>
+        </is>
+      </c>
+      <c r="B237" t="n">
+        <v>3833616.0</v>
+      </c>
+      <c r="C237" t="n">
+        <v>5787283.0</v>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E237" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>Ear</t>
+        </is>
+      </c>
+      <c r="B238" t="n">
+        <v>840667.0</v>
+      </c>
+      <c r="C238" t="n">
+        <v>840667.0</v>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E238" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>Eye</t>
+        </is>
+      </c>
+      <c r="B239" t="n">
+        <v>8261033.0</v>
+      </c>
+      <c r="C239" t="n">
+        <v>8947033.0</v>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E239" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>Generic Health Relevance</t>
+        </is>
+      </c>
+      <c r="B240" t="n">
+        <v>3.54044E7</v>
+      </c>
+      <c r="C240" t="n">
+        <v>3.86534E7</v>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E240" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>Infection</t>
+        </is>
+      </c>
+      <c r="B241" t="n">
+        <v>4.6487477E7</v>
+      </c>
+      <c r="C241" t="n">
+        <v>5.7879311E7</v>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E241" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>Inflammatory and Immune System</t>
+        </is>
+      </c>
+      <c r="B242" t="n">
+        <v>8.2180844E7</v>
+      </c>
+      <c r="C242" t="n">
+        <v>9.2806827E7</v>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E242" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>Injuries and Accidents</t>
+        </is>
+      </c>
+      <c r="B243" t="n">
+        <v>2.1037261E7</v>
+      </c>
+      <c r="C243" t="n">
+        <v>2.1378261E7</v>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E243" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>Mental Health</t>
+        </is>
+      </c>
+      <c r="B244" t="n">
+        <v>1.40543627E8</v>
+      </c>
+      <c r="C244" t="n">
+        <v>1.48671974E8</v>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E244" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>Metabolic and Endocrine</t>
+        </is>
+      </c>
+      <c r="B245" t="n">
+        <v>4.6530957E7</v>
+      </c>
+      <c r="C245" t="n">
+        <v>5.1280336E7</v>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E245" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>Musculoskeletal</t>
+        </is>
+      </c>
+      <c r="B246" t="n">
+        <v>6.241585E7</v>
+      </c>
+      <c r="C246" t="n">
+        <v>6.5617972E7</v>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E246" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>Neurological</t>
+        </is>
+      </c>
+      <c r="B247" t="n">
+        <v>1.25523413E8</v>
+      </c>
+      <c r="C247" t="n">
+        <v>1.42473001E8</v>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E247" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>Oral and Gastrointestinal</t>
+        </is>
+      </c>
+      <c r="B248" t="n">
+        <v>3.9454452E7</v>
+      </c>
+      <c r="C248" t="n">
+        <v>4.2853785E7</v>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E248" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>Renal and Urogenital</t>
+        </is>
+      </c>
+      <c r="B249" t="n">
+        <v>1.848958E7</v>
+      </c>
+      <c r="C249" t="n">
+        <v>2.593198E7</v>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E249" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>Reproductive Health and Childbirth</t>
+        </is>
+      </c>
+      <c r="B250" t="n">
+        <v>3.7026844E7</v>
+      </c>
+      <c r="C250" t="n">
+        <v>3.9042344E7</v>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E250" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>Respiratory</t>
+        </is>
+      </c>
+      <c r="B251" t="n">
+        <v>2.0916845E7</v>
+      </c>
+      <c r="C251" t="n">
+        <v>2.2871987E7</v>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E251" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>Skin</t>
+        </is>
+      </c>
+      <c r="B252" t="n">
+        <v>3288713.0</v>
+      </c>
+      <c r="C252" t="n">
+        <v>3288713.0</v>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E252" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>Stroke</t>
+        </is>
+      </c>
+      <c r="B253" t="n">
+        <v>6131265.0</v>
+      </c>
+      <c r="C253" t="n">
+        <v>1.0131712E7</v>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+      <c r="E253" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>