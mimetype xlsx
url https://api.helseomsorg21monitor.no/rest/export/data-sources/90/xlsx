--- v1 (2026-01-27)
+++ v2 (2026-08-08)
@@ -1765,42 +1765,378 @@
           <t>Engelsk</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>8. Health Services</t>
         </is>
       </c>
       <c r="B81" t="n">
         <v>2024.0</v>
       </c>
       <c r="C81" t="n">
         <v>7.0778659E7</v>
       </c>
       <c r="D81" t="n">
         <v>7.4646992E7</v>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Engelsk</t>
         </is>
       </c>
     </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="B82" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C82" t="n">
+        <v>1.07144904E8</v>
+      </c>
+      <c r="D82" t="n">
+        <v>1.31745688E8</v>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="B83" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C83" t="n">
+        <v>1.23582559E8</v>
+      </c>
+      <c r="D83" t="n">
+        <v>1.39268484E8</v>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>3. Forebygging</t>
+        </is>
+      </c>
+      <c r="B84" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C84" t="n">
+        <v>7.8879748E7</v>
+      </c>
+      <c r="D84" t="n">
+        <v>8.4212282E7</v>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>4. Påvisning og diagnose</t>
+        </is>
+      </c>
+      <c r="B85" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C85" t="n">
+        <v>2.33800683E8</v>
+      </c>
+      <c r="D85" t="n">
+        <v>2.54775719E8</v>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandling</t>
+        </is>
+      </c>
+      <c r="B86" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C86" t="n">
+        <v>1.8428892E8</v>
+      </c>
+      <c r="D86" t="n">
+        <v>2.04685765E8</v>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandling</t>
+        </is>
+      </c>
+      <c r="B87" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C87" t="n">
+        <v>1.937203E8</v>
+      </c>
+      <c r="D87" t="n">
+        <v>2.11107067E8</v>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdom og tilstander</t>
+        </is>
+      </c>
+      <c r="B88" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C88" t="n">
+        <v>8.0759183E7</v>
+      </c>
+      <c r="D88" t="n">
+        <v>8.5071659E7</v>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>8. Helsetjenesteforskning</t>
+        </is>
+      </c>
+      <c r="B89" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C89" t="n">
+        <v>7.6443708E7</v>
+      </c>
+      <c r="D89" t="n">
+        <v>8.1023103E7</v>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>1. Underpinning</t>
+        </is>
+      </c>
+      <c r="B90" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C90" t="n">
+        <v>1.07144904E8</v>
+      </c>
+      <c r="D90" t="n">
+        <v>1.31745688E8</v>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>2. Aetiology</t>
+        </is>
+      </c>
+      <c r="B91" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C91" t="n">
+        <v>1.23582559E8</v>
+      </c>
+      <c r="D91" t="n">
+        <v>1.39268484E8</v>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>3. Prevention</t>
+        </is>
+      </c>
+      <c r="B92" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C92" t="n">
+        <v>7.8879748E7</v>
+      </c>
+      <c r="D92" t="n">
+        <v>8.4212282E7</v>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>4. Detection and Diagnosis</t>
+        </is>
+      </c>
+      <c r="B93" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C93" t="n">
+        <v>2.33800683E8</v>
+      </c>
+      <c r="D93" t="n">
+        <v>2.54775719E8</v>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>5. Treatment Developement</t>
+        </is>
+      </c>
+      <c r="B94" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C94" t="n">
+        <v>1.8428892E8</v>
+      </c>
+      <c r="D94" t="n">
+        <v>2.04685765E8</v>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>6. Treatment Evaluation</t>
+        </is>
+      </c>
+      <c r="B95" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C95" t="n">
+        <v>1.937203E8</v>
+      </c>
+      <c r="D95" t="n">
+        <v>2.11107067E8</v>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>7. Disease Management</t>
+        </is>
+      </c>
+      <c r="B96" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C96" t="n">
+        <v>8.0759183E7</v>
+      </c>
+      <c r="D96" t="n">
+        <v>8.5071659E7</v>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>8. Health Services</t>
+        </is>
+      </c>
+      <c r="B97" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="C97" t="n">
+        <v>7.6443708E7</v>
+      </c>
+      <c r="D97" t="n">
+        <v>8.1023103E7</v>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Engelsk</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>