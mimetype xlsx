--- v0 (2026-02-15)
+++ v1 (2026-08-24)
@@ -29276,42 +29276,4614 @@
       <c r="C1622" t="n">
         <v>1045721.0</v>
       </c>
       <c r="D1622" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1623">
       <c r="A1623" t="inlineStr">
         <is>
           <t>Øre</t>
         </is>
       </c>
       <c r="B1623" t="inlineStr">
         <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1623" t="n">
         <v>1527000.0</v>
       </c>
       <c r="D1623" t="n">
         <v>2023.0</v>
       </c>
     </row>
+    <row r="1624">
+      <c r="A1624" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1624" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1624" t="n">
+        <v>2938396.06568333</v>
+      </c>
+      <c r="D1624" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1625">
+      <c r="A1625" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1625" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1625" t="n">
+        <v>1.7836592125E7</v>
+      </c>
+      <c r="D1625" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1626">
+      <c r="A1626" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1626" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1626" t="n">
+        <v>8.82132278807043E7</v>
+      </c>
+      <c r="D1626" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1627">
+      <c r="A1627" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1627" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1627" t="n">
+        <v>1.48534868787956E7</v>
+      </c>
+      <c r="D1627" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1628">
+      <c r="A1628" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1628" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1628" t="n">
+        <v>17694.28</v>
+      </c>
+      <c r="D1628" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1629">
+      <c r="A1629" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1629" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1629" t="n">
+        <v>2314795.4268</v>
+      </c>
+      <c r="D1629" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1630">
+      <c r="A1630" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1630" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1630" t="n">
+        <v>2125149.4359</v>
+      </c>
+      <c r="D1630" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1631">
+      <c r="A1631" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1631" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1631" t="n">
+        <v>758357.848849999</v>
+      </c>
+      <c r="D1631" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1632">
+      <c r="A1632" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1632" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1632" t="n">
+        <v>489289.25</v>
+      </c>
+      <c r="D1632" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1633">
+      <c r="A1633" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1633" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1633" t="n">
+        <v>19411.425</v>
+      </c>
+      <c r="D1633" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1634">
+      <c r="A1634" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1634" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1634" t="n">
+        <v>1.1828170394E7</v>
+      </c>
+      <c r="D1634" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1635">
+      <c r="A1635" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1635" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1635" t="n">
+        <v>241694.28</v>
+      </c>
+      <c r="D1635" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1636">
+      <c r="A1636" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1636" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1636" t="n">
+        <v>2893333.0</v>
+      </c>
+      <c r="D1636" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1637">
+      <c r="A1637" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1637" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1637" t="n">
+        <v>252804.6475</v>
+      </c>
+      <c r="D1637" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1638">
+      <c r="A1638" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1638" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1638" t="n">
+        <v>2491754.9106</v>
+      </c>
+      <c r="D1638" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1639">
+      <c r="A1639" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1639" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1639" t="n">
+        <v>1269510.25</v>
+      </c>
+      <c r="D1639" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1640">
+      <c r="A1640" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1640" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1640" t="n">
+        <v>8341349.95833333</v>
+      </c>
+      <c r="D1640" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1641">
+      <c r="A1641" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1641" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1641" t="n">
+        <v>1.13889920175E7</v>
+      </c>
+      <c r="D1641" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1642">
+      <c r="A1642" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1642" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1642" t="n">
+        <v>2.14589379910606E7</v>
+      </c>
+      <c r="D1642" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1643">
+      <c r="A1643" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1643" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1643" t="n">
+        <v>1.77545756025E7</v>
+      </c>
+      <c r="D1643" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1644">
+      <c r="A1644" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1644" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1644" t="n">
+        <v>484920.3275</v>
+      </c>
+      <c r="D1644" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1645">
+      <c r="A1645" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1645" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1645" t="n">
+        <v>1.30634999043E7</v>
+      </c>
+      <c r="D1645" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1646">
+      <c r="A1646" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1646" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1646" t="n">
+        <v>5739408.97935051</v>
+      </c>
+      <c r="D1646" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1647">
+      <c r="A1647" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1647" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1647" t="n">
+        <v>4.38583601342559E7</v>
+      </c>
+      <c r="D1647" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1648">
+      <c r="A1648" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1648" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1648" t="n">
+        <v>8478494.19538275</v>
+      </c>
+      <c r="D1648" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1649">
+      <c r="A1649" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1649" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1649" t="n">
+        <v>3.08069449348975E7</v>
+      </c>
+      <c r="D1649" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1650">
+      <c r="A1650" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1650" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1650" t="n">
+        <v>1.17409135019827E7</v>
+      </c>
+      <c r="D1650" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1651">
+      <c r="A1651" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1651" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1651" t="n">
+        <v>2891974.025</v>
+      </c>
+      <c r="D1651" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1652">
+      <c r="A1652" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1652" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1652" t="n">
+        <v>1200443.0775</v>
+      </c>
+      <c r="D1652" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1653">
+      <c r="A1653" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1653" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1653" t="n">
+        <v>3335429.31685</v>
+      </c>
+      <c r="D1653" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1654">
+      <c r="A1654" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1654" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1654" t="n">
+        <v>258000.0</v>
+      </c>
+      <c r="D1654" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1655">
+      <c r="A1655" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1655" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1655" t="n">
+        <v>1209313.0175</v>
+      </c>
+      <c r="D1655" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1656">
+      <c r="A1656" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1656" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1656" t="n">
+        <v>184665.25</v>
+      </c>
+      <c r="D1656" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1657">
+      <c r="A1657" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1657" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1657" t="n">
+        <v>639333.375</v>
+      </c>
+      <c r="D1657" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1658">
+      <c r="A1658" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1658" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1658" t="n">
+        <v>714895.5</v>
+      </c>
+      <c r="D1658" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1659">
+      <c r="A1659" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1659" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1659" t="n">
+        <v>8330219.0</v>
+      </c>
+      <c r="D1659" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1660">
+      <c r="A1660" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1660" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1660" t="n">
+        <v>2.94734726325559E7</v>
+      </c>
+      <c r="D1660" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1661">
+      <c r="A1661" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1661" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1661" t="n">
+        <v>1084969.055</v>
+      </c>
+      <c r="D1661" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1662">
+      <c r="A1662" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1662" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1662" t="n">
+        <v>333662.23</v>
+      </c>
+      <c r="D1662" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1663">
+      <c r="A1663" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1663" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1663" t="n">
+        <v>1069015.33531493</v>
+      </c>
+      <c r="D1663" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1664">
+      <c r="A1664" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1664" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1664" t="n">
+        <v>42400.08</v>
+      </c>
+      <c r="D1664" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1665">
+      <c r="A1665" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1665" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1665" t="n">
+        <v>1.41216123114553E7</v>
+      </c>
+      <c r="D1665" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1666">
+      <c r="A1666" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1666" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1666" t="n">
+        <v>1295827.35744401</v>
+      </c>
+      <c r="D1666" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1667">
+      <c r="A1667" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1667" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1667" t="n">
+        <v>669704.645517241</v>
+      </c>
+      <c r="D1667" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1668">
+      <c r="A1668" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1668" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1668" t="n">
+        <v>1.86607440939024E7</v>
+      </c>
+      <c r="D1668" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1669">
+      <c r="A1669" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1669" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1669" t="n">
+        <v>4112724.69551724</v>
+      </c>
+      <c r="D1669" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1670">
+      <c r="A1670" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1670" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1670" t="n">
+        <v>1755003.0</v>
+      </c>
+      <c r="D1670" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1671">
+      <c r="A1671" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1671" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1671" t="n">
+        <v>9071175.01</v>
+      </c>
+      <c r="D1671" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1672">
+      <c r="A1672" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1672" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1672" t="n">
+        <v>365156.98</v>
+      </c>
+      <c r="D1672" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1673">
+      <c r="A1673" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1673" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1673" t="n">
+        <v>895780.0</v>
+      </c>
+      <c r="D1673" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1674">
+      <c r="A1674" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1674" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1674" t="n">
+        <v>8018219.48</v>
+      </c>
+      <c r="D1674" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1675">
+      <c r="A1675" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1675" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1675" t="n">
+        <v>3.26974993866666E7</v>
+      </c>
+      <c r="D1675" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1676">
+      <c r="A1676" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1676" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1676" t="n">
+        <v>1.40773874028E7</v>
+      </c>
+      <c r="D1676" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1677">
+      <c r="A1677" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1677" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1677" t="n">
+        <v>23536.25</v>
+      </c>
+      <c r="D1677" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1678">
+      <c r="A1678" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1678" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1678" t="n">
+        <v>3.262296074E7</v>
+      </c>
+      <c r="D1678" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1679">
+      <c r="A1679" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1679" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1679" t="n">
+        <v>8781007.12999999</v>
+      </c>
+      <c r="D1679" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1680">
+      <c r="A1680" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1680" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1680" t="n">
+        <v>4.363803873E7</v>
+      </c>
+      <c r="D1680" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1681">
+      <c r="A1681" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1681" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1681" t="n">
+        <v>86195.33</v>
+      </c>
+      <c r="D1681" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1682">
+      <c r="A1682" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1682" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1682" t="n">
+        <v>5668673.0</v>
+      </c>
+      <c r="D1682" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1683">
+      <c r="A1683" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1683" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1683" t="n">
+        <v>3464092.5157</v>
+      </c>
+      <c r="D1683" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1684">
+      <c r="A1684" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1684" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1684" t="n">
+        <v>1633320.0</v>
+      </c>
+      <c r="D1684" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1685">
+      <c r="A1685" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1685" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1685" t="n">
+        <v>3482034.0</v>
+      </c>
+      <c r="D1685" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1686">
+      <c r="A1686" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1686" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1686" t="n">
+        <v>3916128.6157</v>
+      </c>
+      <c r="D1686" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1687">
+      <c r="A1687" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1687" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1687" t="n">
+        <v>336371.0</v>
+      </c>
+      <c r="D1687" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1688">
+      <c r="A1688" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1688" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1688" t="n">
+        <v>783831.9</v>
+      </c>
+      <c r="D1688" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1689">
+      <c r="A1689" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1689" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1689" t="n">
+        <v>4125565.63208333</v>
+      </c>
+      <c r="D1689" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1690">
+      <c r="A1690" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1690" t="n">
+        <v>1567369.7175</v>
+      </c>
+      <c r="D1690" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1691">
+      <c r="A1691" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1691" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1691" t="n">
+        <v>2.99993139592123E7</v>
+      </c>
+      <c r="D1691" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1692">
+      <c r="A1692" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1692" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1692" t="n">
+        <v>2.12161311128487E7</v>
+      </c>
+      <c r="D1692" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1693">
+      <c r="A1693" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1693" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1693" t="n">
+        <v>3744575.55</v>
+      </c>
+      <c r="D1693" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1694">
+      <c r="A1694" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1694" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1694" t="n">
+        <v>7828592.74</v>
+      </c>
+      <c r="D1694" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1695">
+      <c r="A1695" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1695" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1695" t="n">
+        <v>92600.0</v>
+      </c>
+      <c r="D1695" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1696">
+      <c r="A1696" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1696" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1696" t="n">
+        <v>3.41848832868E7</v>
+      </c>
+      <c r="D1696" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1697">
+      <c r="A1697" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1697" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1697" t="n">
+        <v>9.48662817375431E7</v>
+      </c>
+      <c r="D1697" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1698">
+      <c r="A1698" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1698" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1698" t="n">
+        <v>1125296.0</v>
+      </c>
+      <c r="D1698" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1699">
+      <c r="A1699" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1699" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1699" t="n">
+        <v>19411.425</v>
+      </c>
+      <c r="D1699" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1700">
+      <c r="A1700" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1700" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1700" t="n">
+        <v>7143277.525</v>
+      </c>
+      <c r="D1700" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1701">
+      <c r="A1701" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1701" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1701" t="n">
+        <v>1234291.6542</v>
+      </c>
+      <c r="D1701" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1702">
+      <c r="A1702" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1702" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1702" t="n">
+        <v>5594151.6042</v>
+      </c>
+      <c r="D1702" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1703">
+      <c r="A1703" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1703" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1703" t="n">
+        <v>3482254.0</v>
+      </c>
+      <c r="D1703" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1704">
+      <c r="A1704" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1704" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1704" t="n">
+        <v>1056925.14875</v>
+      </c>
+      <c r="D1704" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1705">
+      <c r="A1705" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1705" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1705" t="n">
+        <v>6633641.0175</v>
+      </c>
+      <c r="D1705" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1706">
+      <c r="A1706" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1706" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1706" t="n">
+        <v>397888.0</v>
+      </c>
+      <c r="D1706" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1707">
+      <c r="A1707" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1707" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1707" t="n">
+        <v>3253387.69</v>
+      </c>
+      <c r="D1707" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1708">
+      <c r="A1708" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1708" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1708" t="n">
+        <v>3771755.0</v>
+      </c>
+      <c r="D1708" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1709">
+      <c r="A1709" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1709" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1709" t="n">
+        <v>1324317.55</v>
+      </c>
+      <c r="D1709" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1710">
+      <c r="A1710" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1710" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1710" t="n">
+        <v>2.03242764105277E7</v>
+      </c>
+      <c r="D1710" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1711">
+      <c r="A1711" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1711" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1711" t="n">
+        <v>22746.64</v>
+      </c>
+      <c r="D1711" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1712">
+      <c r="A1712" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1712" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1712" t="n">
+        <v>4336539.64</v>
+      </c>
+      <c r="D1712" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1713">
+      <c r="A1713" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1713" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1713" t="n">
+        <v>1993289.1175</v>
+      </c>
+      <c r="D1713" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1714">
+      <c r="A1714" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1714" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1714" t="n">
+        <v>1.51024540212068E7</v>
+      </c>
+      <c r="D1714" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1715">
+      <c r="A1715" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1715" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1715" t="n">
+        <v>686934.117499999</v>
+      </c>
+      <c r="D1715" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1716">
+      <c r="A1716" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1716" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1716" t="n">
+        <v>2.53437101947592E7</v>
+      </c>
+      <c r="D1716" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1717">
+      <c r="A1717" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1717" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1717" t="n">
+        <v>1480670.735</v>
+      </c>
+      <c r="D1717" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1718">
+      <c r="A1718" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1718" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1718" t="n">
+        <v>2538211.625</v>
+      </c>
+      <c r="D1718" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1719">
+      <c r="A1719" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1719" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1719" t="n">
+        <v>666540.0</v>
+      </c>
+      <c r="D1719" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1720">
+      <c r="A1720" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1720" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1720" t="n">
+        <v>1184746.64</v>
+      </c>
+      <c r="D1720" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1721">
+      <c r="A1721" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1721" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1721" t="n">
+        <v>701000.0</v>
+      </c>
+      <c r="D1721" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1722">
+      <c r="A1722" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1722" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1722" t="n">
+        <v>170000.0</v>
+      </c>
+      <c r="D1722" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1723">
+      <c r="A1723" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1723" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1723" t="n">
+        <v>570000.0</v>
+      </c>
+      <c r="D1723" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1724">
+      <c r="A1724" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1724" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1724" t="n">
+        <v>2009328.375</v>
+      </c>
+      <c r="D1724" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1725">
+      <c r="A1725" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1725" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1725" t="n">
+        <v>1.856416382E7</v>
+      </c>
+      <c r="D1725" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1726">
+      <c r="A1726" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1726" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1726" t="n">
+        <v>1.60216171525278E7</v>
+      </c>
+      <c r="D1726" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1727">
+      <c r="A1727" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1727" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1727" t="n">
+        <v>3838849.83182926</v>
+      </c>
+      <c r="D1727" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1728">
+      <c r="A1728" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1728" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1728" t="n">
+        <v>3234769.19234253</v>
+      </c>
+      <c r="D1728" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1729">
+      <c r="A1729" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1729" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1729" t="n">
+        <v>325845.235294117</v>
+      </c>
+      <c r="D1729" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1730">
+      <c r="A1730" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1730" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1730" t="n">
+        <v>4842884.28</v>
+      </c>
+      <c r="D1730" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1731">
+      <c r="A1731" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1731" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1731" t="n">
+        <v>190082.125</v>
+      </c>
+      <c r="D1731" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1732">
+      <c r="A1732" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1732" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1732" t="n">
+        <v>16444.5</v>
+      </c>
+      <c r="D1732" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1733">
+      <c r="A1733" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1733" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1733" t="n">
+        <v>1.22755468294953E7</v>
+      </c>
+      <c r="D1733" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1734" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1734" t="n">
+        <v>1054650.155</v>
+      </c>
+      <c r="D1734" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1735" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1735" t="n">
+        <v>3762748.7076923</v>
+      </c>
+      <c r="D1735" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1736">
+      <c r="A1736" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1736" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1736" t="n">
+        <v>733333.0</v>
+      </c>
+      <c r="D1736" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1737">
+      <c r="A1737" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1737" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1737" t="n">
+        <v>288375.75</v>
+      </c>
+      <c r="D1737" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1738">
+      <c r="A1738" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1738" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1738" t="n">
+        <v>3029058.04</v>
+      </c>
+      <c r="D1738" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1739">
+      <c r="A1739" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1739" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1739" t="n">
+        <v>85619.16</v>
+      </c>
+      <c r="D1739" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1740">
+      <c r="A1740" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1740" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1740" t="n">
+        <v>570000.0</v>
+      </c>
+      <c r="D1740" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1741">
+      <c r="A1741" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1741" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1741" t="n">
+        <v>1.30291277E7</v>
+      </c>
+      <c r="D1741" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1742">
+      <c r="A1742" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1742" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1742" t="n">
+        <v>1.15843096848999E8</v>
+      </c>
+      <c r="D1742" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1743">
+      <c r="A1743" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1743" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1743" t="n">
+        <v>1587834.0</v>
+      </c>
+      <c r="D1743" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1744" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1744" t="n">
+        <v>594789.073170731</v>
+      </c>
+      <c r="D1744" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1745" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1745" t="n">
+        <v>2201090.28734253</v>
+      </c>
+      <c r="D1745" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1746" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1746" t="n">
+        <v>2855546.0</v>
+      </c>
+      <c r="D1746" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1747" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1747" t="n">
+        <v>9786648.74</v>
+      </c>
+      <c r="D1747" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1748" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1748" t="n">
+        <v>4854754.755</v>
+      </c>
+      <c r="D1748" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1749" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1749" t="n">
+        <v>3928307.705</v>
+      </c>
+      <c r="D1749" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1750" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1750" t="n">
+        <v>85333.0</v>
+      </c>
+      <c r="D1750" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1751" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1751" t="n">
+        <v>1.76878155232453E7</v>
+      </c>
+      <c r="D1751" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1752" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1752" t="n">
+        <v>1643017.0</v>
+      </c>
+      <c r="D1752" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1753" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1753" t="n">
+        <v>1690760.69230769</v>
+      </c>
+      <c r="D1753" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1754" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1754" t="n">
+        <v>709183.0</v>
+      </c>
+      <c r="D1754" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1755" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1755" t="n">
+        <v>897333.0</v>
+      </c>
+      <c r="D1755" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1756" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1756" t="n">
+        <v>5551574.275</v>
+      </c>
+      <c r="D1756" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1757" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1757" t="n">
+        <v>1.7350831405E7</v>
+      </c>
+      <c r="D1757" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1758" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1758" t="n">
+        <v>7.20889292950364E7</v>
+      </c>
+      <c r="D1758" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1759" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1759" t="n">
+        <v>1.98687942115635E7</v>
+      </c>
+      <c r="D1759" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1760" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1760" t="n">
+        <v>1875350.146</v>
+      </c>
+      <c r="D1760" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1761" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1761" t="n">
+        <v>2096682.22349999</v>
+      </c>
+      <c r="D1761" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1762" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1762" t="n">
+        <v>2620297.23099999</v>
+      </c>
+      <c r="D1762" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1763" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1763" t="n">
+        <v>108397.75</v>
+      </c>
+      <c r="D1763" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1764" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1764" t="n">
+        <v>2.45648395574999E7</v>
+      </c>
+      <c r="D1764" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1765">
+      <c r="A1765" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1765" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1765" t="n">
+        <v>2498000.0</v>
+      </c>
+      <c r="D1765" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1766" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1766" t="n">
+        <v>347162.495</v>
+      </c>
+      <c r="D1766" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1767" t="inlineStr">
+        <is>
+          <t>1. Underbyggende Forskning</t>
+        </is>
+      </c>
+      <c r="C1767" t="n">
+        <v>3179231.78</v>
+      </c>
+      <c r="D1767" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1768" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1768" t="n">
+        <v>3055460.0</v>
+      </c>
+      <c r="D1768" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1769" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1769" t="n">
+        <v>7393539.125</v>
+      </c>
+      <c r="D1769" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1770" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1770" t="n">
+        <v>1.36157074797999E7</v>
+      </c>
+      <c r="D1770" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1771" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1771" t="n">
+        <v>2.13135403714333E7</v>
+      </c>
+      <c r="D1771" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1772" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1772" t="n">
+        <v>2.3685280852E7</v>
+      </c>
+      <c r="D1772" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1773">
+      <c r="A1773" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1773" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1773" t="n">
+        <v>833707.5382</v>
+      </c>
+      <c r="D1773" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1774">
+      <c r="A1774" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1774" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1774" t="n">
+        <v>1.31122767743E7</v>
+      </c>
+      <c r="D1774" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1775">
+      <c r="A1775" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1775" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1775" t="n">
+        <v>7929603.42446038</v>
+      </c>
+      <c r="D1775" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1776">
+      <c r="A1776" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1776" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1776" t="n">
+        <v>4.1743086215E7</v>
+      </c>
+      <c r="D1776" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1777" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1777" t="n">
+        <v>6601229.26379999</v>
+      </c>
+      <c r="D1777" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1778" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1778" t="n">
+        <v>3.79390180257793E7</v>
+      </c>
+      <c r="D1778" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1779" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1779" t="n">
+        <v>8256505.8065</v>
+      </c>
+      <c r="D1779" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1780" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1780" t="n">
+        <v>2158704.5</v>
+      </c>
+      <c r="D1780" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1781" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1781" t="n">
+        <v>903700.067</v>
+      </c>
+      <c r="D1781" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1782" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1782" t="n">
+        <v>4014633.259</v>
+      </c>
+      <c r="D1782" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1783" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1783" t="n">
+        <v>654692.6225</v>
+      </c>
+      <c r="D1783" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1784" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1784" t="n">
+        <v>173327.365</v>
+      </c>
+      <c r="D1784" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1785" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1785" t="n">
+        <v>88416.5</v>
+      </c>
+      <c r="D1785" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1786" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1786" t="n">
+        <v>8010555.25</v>
+      </c>
+      <c r="D1786" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1787" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1787" t="n">
+        <v>2.78463486864999E7</v>
+      </c>
+      <c r="D1787" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1788" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1788" t="n">
+        <v>723255.431999999</v>
+      </c>
+      <c r="D1788" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1789" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1789" t="n">
+        <v>606571.707499999</v>
+      </c>
+      <c r="D1789" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1790" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1790" t="n">
+        <v>2809068.80459598</v>
+      </c>
+      <c r="D1790" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1791" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1791" t="n">
+        <v>1.38524075369396E7</v>
+      </c>
+      <c r="D1791" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1792" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1792" t="n">
+        <v>1532273.9575</v>
+      </c>
+      <c r="D1792" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1793" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1793" t="n">
+        <v>541856.176999999</v>
+      </c>
+      <c r="D1793" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1794" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1794" t="n">
+        <v>1.1921278361E7</v>
+      </c>
+      <c r="D1794" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1795" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1795" t="n">
+        <v>2645328.7075</v>
+      </c>
+      <c r="D1795" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1796" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1796" t="n">
+        <v>1831460.48</v>
+      </c>
+      <c r="D1796" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1797" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1797" t="n">
+        <v>6223642.237</v>
+      </c>
+      <c r="D1797" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1798" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1798" t="n">
+        <v>609680.894999999</v>
+      </c>
+      <c r="D1798" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1799" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1799" t="n">
+        <v>2317890.595</v>
+      </c>
+      <c r="D1799" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1800" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1800" t="n">
+        <v>124974.0</v>
+      </c>
+      <c r="D1800" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1801" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1801" t="n">
+        <v>5330869.2473</v>
+      </c>
+      <c r="D1801" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1802" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1802" t="n">
+        <v>3.71564031883333E7</v>
+      </c>
+      <c r="D1802" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1803" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1803" t="n">
+        <v>1.47877498016E7</v>
+      </c>
+      <c r="D1803" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1804" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1804" t="n">
+        <v>1146025.7592</v>
+      </c>
+      <c r="D1804" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1805" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1805" t="n">
+        <v>3.15915421323E7</v>
+      </c>
+      <c r="D1805" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1806" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1806" t="n">
+        <v>1.3024200395E7</v>
+      </c>
+      <c r="D1806" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1807" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1807" t="n">
+        <v>4.396377962E7</v>
+      </c>
+      <c r="D1807" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1808" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1808" t="n">
+        <v>197148.51</v>
+      </c>
+      <c r="D1808" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1809" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1809" t="n">
+        <v>3708231.81</v>
+      </c>
+      <c r="D1809" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1810" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1810" t="n">
+        <v>3792385.9904</v>
+      </c>
+      <c r="D1810" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1811" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1811" t="n">
+        <v>7186180.07</v>
+      </c>
+      <c r="D1811" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1812" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1812" t="n">
+        <v>562675.26</v>
+      </c>
+      <c r="D1812" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1813" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1813" t="n">
+        <v>1497968.7404</v>
+      </c>
+      <c r="D1813" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1814" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1814" t="n">
+        <v>341681.2</v>
+      </c>
+      <c r="D1814" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1815" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1815" t="n">
+        <v>12520.75</v>
+      </c>
+      <c r="D1815" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1816" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1816" t="n">
+        <v>3557901.9267</v>
+      </c>
+      <c r="D1816" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1817" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1817" t="n">
+        <v>5043872.2268</v>
+      </c>
+      <c r="D1817" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1818" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1818" t="n">
+        <v>2140866.7475</v>
+      </c>
+      <c r="D1818" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1819" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1819" t="n">
+        <v>3.05670719398969E7</v>
+      </c>
+      <c r="D1819" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1820" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1820" t="n">
+        <v>2.8671983745203E7</v>
+      </c>
+      <c r="D1820" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1821" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1821" t="n">
+        <v>279703.07</v>
+      </c>
+      <c r="D1821" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1822" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1822" t="n">
+        <v>9806161.94</v>
+      </c>
+      <c r="D1822" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1823" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1823" t="n">
+        <v>4.5155575432E7</v>
+      </c>
+      <c r="D1823" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1824" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1824" t="n">
+        <v>8.98286687491137E7</v>
+      </c>
+      <c r="D1824" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1825" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1825" t="n">
+        <v>46474.75</v>
+      </c>
+      <c r="D1825" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1826" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1826" t="n">
+        <v>9354235.58362069</v>
+      </c>
+      <c r="D1826" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1827" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1827" t="n">
+        <v>3389163.5341</v>
+      </c>
+      <c r="D1827" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1828" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1828" t="n">
+        <v>6794988.9541</v>
+      </c>
+      <c r="D1828" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1829" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1829" t="n">
+        <v>2201125.25</v>
+      </c>
+      <c r="D1829" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1830" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1830" t="n">
+        <v>240131.0</v>
+      </c>
+      <c r="D1830" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1831" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1831" t="n">
+        <v>616226.75</v>
+      </c>
+      <c r="D1831" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1832" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1832" t="n">
+        <v>6486514.0125</v>
+      </c>
+      <c r="D1832" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1833" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1833" t="n">
+        <v>4523621.55</v>
+      </c>
+      <c r="D1833" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1834" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1834" t="n">
+        <v>1665902.425</v>
+      </c>
+      <c r="D1834" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1835" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1835" t="n">
+        <v>2325542.2</v>
+      </c>
+      <c r="D1835" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1836" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1836" t="n">
+        <v>2.05523997366666E7</v>
+      </c>
+      <c r="D1836" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1837" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1837" t="n">
+        <v>11373.36</v>
+      </c>
+      <c r="D1837" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1838" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1838" t="n">
+        <v>139373.36</v>
+      </c>
+      <c r="D1838" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1839" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1839" t="n">
+        <v>2423779.8725</v>
+      </c>
+      <c r="D1839" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1840" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1840" t="n">
+        <v>1.18095585575862E7</v>
+      </c>
+      <c r="D1840" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1841" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1841" t="n">
+        <v>472332.3725</v>
+      </c>
+      <c r="D1841" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1842" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1842" t="n">
+        <v>3.7482600287E7</v>
+      </c>
+      <c r="D1842" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1843" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1843" t="n">
+        <v>1059052.785</v>
+      </c>
+      <c r="D1843" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1844" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1844" t="n">
+        <v>3058704.5</v>
+      </c>
+      <c r="D1844" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1845" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1845" t="n">
+        <v>793268.25</v>
+      </c>
+      <c r="D1845" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1846" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1846" t="n">
+        <v>421373.36</v>
+      </c>
+      <c r="D1846" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1847" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1847" t="n">
+        <v>437167.0</v>
+      </c>
+      <c r="D1847" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1848" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1848" t="n">
+        <v>238500.0</v>
+      </c>
+      <c r="D1848" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1849" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1849" t="n">
+        <v>2632941.29</v>
+      </c>
+      <c r="D1849" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1850" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1850" t="n">
+        <v>3.03445000624999E7</v>
+      </c>
+      <c r="D1850" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1851" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1851" t="n">
+        <v>1.93208030866666E7</v>
+      </c>
+      <c r="D1851" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1852" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1852" t="n">
+        <v>3550942.18792682</v>
+      </c>
+      <c r="D1852" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1853" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1853" t="n">
+        <v>2426555.014952</v>
+      </c>
+      <c r="D1853" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1854" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1854" t="n">
+        <v>4209552.135</v>
+      </c>
+      <c r="D1854" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1855" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1855" t="n">
+        <v>98051.125</v>
+      </c>
+      <c r="D1855" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1856" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1856" t="n">
+        <v>1.706521922E7</v>
+      </c>
+      <c r="D1856" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1857" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1857" t="n">
+        <v>648846.9975</v>
+      </c>
+      <c r="D1857" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1858" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1858" t="n">
+        <v>7528358.055</v>
+      </c>
+      <c r="D1858" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1859" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1859" t="n">
+        <v>375000.0</v>
+      </c>
+      <c r="D1859" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1860" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1860" t="n">
+        <v>673363.26</v>
+      </c>
+      <c r="D1860" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1861" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1861" t="n">
+        <v>1665542.425</v>
+      </c>
+      <c r="D1861" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1862" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1862" t="n">
+        <v>4042198.125</v>
+      </c>
+      <c r="D1862" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1863" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1863" t="n">
+        <v>112000.0</v>
+      </c>
+      <c r="D1863" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1864" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1864" t="n">
+        <v>1.478351594E7</v>
+      </c>
+      <c r="D1864" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1865" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1865" t="n">
+        <v>1.26891813059E8</v>
+      </c>
+      <c r="D1865" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1866" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1866" t="n">
+        <v>1128749.755</v>
+      </c>
+      <c r="D1866" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1867" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1867" t="n">
+        <v>1431822.82207317</v>
+      </c>
+      <c r="D1867" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1868" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1868" t="n">
+        <v>1136740.864952</v>
+      </c>
+      <c r="D1868" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1869" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1869" t="n">
+        <v>2418200.0</v>
+      </c>
+      <c r="D1869" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1870" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1870" t="n">
+        <v>1.4534671987E7</v>
+      </c>
+      <c r="D1870" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1871" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1871" t="n">
+        <v>3178362.948</v>
+      </c>
+      <c r="D1871" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1872" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1872" t="n">
+        <v>2968459.755</v>
+      </c>
+      <c r="D1872" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1873" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1873" t="n">
+        <v>1.87887758099999E7</v>
+      </c>
+      <c r="D1873" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1874" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1874" t="n">
+        <v>1939406.51</v>
+      </c>
+      <c r="D1874" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1875" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1875" t="n">
+        <v>379000.0</v>
+      </c>
+      <c r="D1875" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1876" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1876" t="n">
+        <v>164503.0</v>
+      </c>
+      <c r="D1876" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1877" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1877" t="n">
+        <v>450667.0</v>
+      </c>
+      <c r="D1877" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>