--- v1 (2026-02-05)
+++ v2 (2026-07-28)
@@ -405,42 +405,72 @@
       </c>
       <c r="B22" t="n">
         <v>1001.9</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Ikke brukermedvirkning</t>
         </is>
       </c>
       <c r="B23" t="n">
         <v>109.7</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
     </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Brukermedvirkning</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>1078.620005</v>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Ikke brukermedvirkning</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>113.269763</v>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>