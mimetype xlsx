--- v1 (2026-02-15)
+++ v2 (2026-07-26)
@@ -87,755 +87,737 @@
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>year</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>category</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>2011.0</v>
+        <v>2013.0</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>96.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>2012.0</v>
+        <v>2013.0</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>118.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2013.0</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>168.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>2014.0</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>155.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>153.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B7" t="n">
-        <v>2011.0</v>
+        <v>2014.0</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>45.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B8" t="n">
-        <v>2012.0</v>
+        <v>2015.0</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>61.0</v>
+        <v>153.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B9" t="n">
-        <v>2013.0</v>
+        <v>2015.0</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>79.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B10" t="n">
-        <v>2014.0</v>
+        <v>2015.0</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>93.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B11" t="n">
-        <v>2015.0</v>
+        <v>2016.0</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>145.0</v>
+        <v>164.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B12" t="n">
-        <v>2011.0</v>
+        <v>2016.0</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B13" t="n">
-        <v>2012.0</v>
+        <v>2016.0</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>1.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B14" t="n">
-        <v>2013.0</v>
+        <v>2017.0</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>5.0</v>
+        <v>203.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B15" t="n">
-        <v>2014.0</v>
+        <v>2017.0</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B16" t="n">
-        <v>2015.0</v>
+        <v>2017.0</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>6.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B17" t="n">
-        <v>2011.0</v>
+        <v>2018.0</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>15.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B18" t="n">
-        <v>2012.0</v>
+        <v>2018.0</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>11.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B19" t="n">
-        <v>2013.0</v>
+        <v>2018.0</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B20" t="n">
-        <v>2014.0</v>
+        <v>2019.0</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>17.0</v>
+        <v>276.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Helseforetak</t>
         </is>
       </c>
       <c r="B21" t="n">
-        <v>2015.0</v>
+        <v>2019.0</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>32.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B22" t="n">
-        <v>2011.0</v>
+        <v>2019.0</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>0.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B23" t="n">
-        <v>2012.0</v>
+        <v>2020.0</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>0.0</v>
+        <v>144.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B24" t="n">
-        <v>2013.0</v>
+        <v>2020.0</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B25" t="n">
-        <v>2014.0</v>
+        <v>2020.0</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B26" t="n">
-        <v>2015.0</v>
+        <v>2021.0</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Forskningsbaserte forretningsideer vurdert som interessant</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>0.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B27" t="n">
-        <v>2011.0</v>
+        <v>2021.0</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B28" t="n">
-        <v>2012.0</v>
+        <v>2021.0</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B29" t="n">
-        <v>2013.0</v>
+        <v>2022.0</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>0.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B30" t="n">
-        <v>2014.0</v>
+        <v>2022.0</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>164.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B31" t="n">
-        <v>2015.0</v>
+        <v>2022.0</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Kommersialiseringsprosjekter i arbeid</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>155.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B32" t="n">
-        <v>2011.0</v>
+        <v>2023.0</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>0.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B33" t="n">
-        <v>2012.0</v>
+        <v>2023.0</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>0.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B34" t="n">
-        <v>2013.0</v>
+        <v>2023.0</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>0.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B35" t="n">
-        <v>2014.0</v>
+        <v>2024.0</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>5.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B36" t="n">
-        <v>2015.0</v>
+        <v>2024.0</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Gjennomført bedriftsetableringer</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B37" t="n">
-        <v>2011.0</v>
+        <v>2024.0</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>0.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B38" t="n">
-        <v>2012.0</v>
+        <v>2025.0</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Forskningsbaserte forretningsideer som er vurdert</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>0.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B39" t="n">
-        <v>2013.0</v>
+        <v>2025.0</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Undertegnede lisensavtaler</t>
+          <t>Gjennomførte bedriftsetableringer</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Øvrige</t>
+          <t>Helseforetak</t>
         </is>
       </c>
       <c r="B40" t="n">
-        <v>2014.0</v>
+        <v>2025.0</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Undertegnede lisensavtaler</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>38.0</v>
-[...17 lines deleted...]
-        <v>32.0</v>
+        <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>