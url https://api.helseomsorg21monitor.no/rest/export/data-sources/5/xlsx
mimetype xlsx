--- v1 (2026-03-11)
+++ v2 (2026-07-28)
@@ -85,4013 +85,4349 @@
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Virkemiddel</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Næringsgruppe</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2010.0</v>
       </c>
       <c r="B2" t="n">
-        <v>1.76881E7</v>
-[...6 lines deleted...]
-      <c r="D2"/>
+        <v>100000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2010.0</v>
       </c>
       <c r="B3" t="n">
-        <v>6.1037065E7</v>
-[...6 lines deleted...]
-      <c r="D3"/>
+        <v>3.5060459E7</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2010.0</v>
       </c>
       <c r="B4" t="n">
-        <v>1.365E7</v>
-[...6 lines deleted...]
-      <c r="D4"/>
+        <v>4645000.0</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2010.0</v>
       </c>
       <c r="B5" t="n">
-        <v>3437200.0</v>
-[...6 lines deleted...]
-      <c r="D5"/>
+        <v>1.1911167E7</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2010.0</v>
       </c>
       <c r="B6" t="n">
-        <v>7500000.0</v>
-[...6 lines deleted...]
-      <c r="D6"/>
+        <v>200000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>K - Finansierings- og forsikringsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2010.0</v>
       </c>
       <c r="B7" t="n">
-        <v>1.9398E7</v>
-[...6 lines deleted...]
-      <c r="D7"/>
+        <v>5.7668539E7</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2010.0</v>
       </c>
       <c r="B8" t="n">
-        <v>2.11E7</v>
-[...6 lines deleted...]
-      <c r="D8"/>
+        <v>2357500.0</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>N - Forretningsmessig tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2010.0</v>
       </c>
       <c r="B9" t="n">
-        <v>3.5060459E7</v>
+        <v>4107000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2010.0</v>
       </c>
       <c r="B10" t="n">
-        <v>4645000.0</v>
+        <v>2330000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2010.0</v>
       </c>
       <c r="B11" t="n">
-        <v>1.1911167E7</v>
+        <v>8930250.0</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2010.0</v>
       </c>
       <c r="B12" t="n">
-        <v>200000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>K - Finansierings- og forsikringsvirksomhet</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2010.0</v>
       </c>
       <c r="B13" t="n">
-        <v>5.7668539E7</v>
+        <v>3090000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2010.0</v>
       </c>
       <c r="B14" t="n">
-        <v>2357500.0</v>
+        <v>1.34792E7</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2010.0</v>
       </c>
       <c r="B15" t="n">
-        <v>4107000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.778185E7</v>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D15"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2010.0</v>
       </c>
       <c r="B16" t="n">
-        <v>2330000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>6.4474265E7</v>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D16"/>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2010.0</v>
       </c>
       <c r="B17" t="n">
-        <v>8836500.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.365E7</v>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D17"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2010.0</v>
       </c>
       <c r="B18" t="n">
-        <v>125000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>100000.0</v>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D18"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2010.0</v>
       </c>
       <c r="B19" t="n">
-        <v>3090000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7500000.0</v>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>Næringsspesifikke utviklingstiltak</t>
+        </is>
+      </c>
+      <c r="D19"/>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2010.0</v>
       </c>
       <c r="B20" t="n">
-        <v>1.34792E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.9398E7</v>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D20"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>2011.0</v>
+        <v>2010.0</v>
       </c>
       <c r="B21" t="n">
-        <v>1.55162E7</v>
+        <v>2.11E7</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D21"/>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2011.0</v>
       </c>
       <c r="B22" t="n">
-        <v>5.68715E7</v>
-[...6 lines deleted...]
-      <c r="D22"/>
+        <v>3.9805739E7</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>2011.0</v>
       </c>
       <c r="B23" t="n">
-        <v>5900000.0</v>
-[...6 lines deleted...]
-      <c r="D23"/>
+        <v>57000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>2011.0</v>
       </c>
       <c r="B24" t="n">
-        <v>1400568.0</v>
-[...6 lines deleted...]
-      <c r="D24"/>
+        <v>1.2495E7</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>2011.0</v>
       </c>
       <c r="B25" t="n">
-        <v>2380000.0</v>
-[...6 lines deleted...]
-      <c r="D25"/>
+        <v>150000.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>K - Finansierings- og forsikringsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>2011.0</v>
       </c>
       <c r="B26" t="n">
-        <v>2475000.0</v>
-[...6 lines deleted...]
-      <c r="D26"/>
+        <v>6.4303944E7</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>2011.0</v>
       </c>
       <c r="B27" t="n">
-        <v>1.5854915E7</v>
-[...6 lines deleted...]
-      <c r="D27"/>
+        <v>1010000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>N - Forretningsmessig tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>2011.0</v>
       </c>
       <c r="B28" t="n">
-        <v>3.41975E7</v>
-[...6 lines deleted...]
-      <c r="D28"/>
+        <v>4455000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>2011.0</v>
       </c>
       <c r="B29" t="n">
-        <v>3.9805739E7</v>
+        <v>1575000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2011.0</v>
       </c>
       <c r="B30" t="n">
-        <v>57000.0</v>
+        <v>1.23445E7</v>
       </c>
       <c r="C30"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2011.0</v>
       </c>
       <c r="B31" t="n">
-        <v>1.2495E7</v>
+        <v>1570000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2011.0</v>
       </c>
       <c r="B32" t="n">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C32"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>K - Finansierings- og forsikringsvirksomhet</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2011.0</v>
       </c>
       <c r="B33" t="n">
-        <v>6.2303944E7</v>
+        <v>100000.0</v>
       </c>
       <c r="C33"/>
       <c r="D33" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>U - Internasjonale organisasjoner og organer</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2011.0</v>
       </c>
       <c r="B34" t="n">
-        <v>1010000.0</v>
+        <v>3660000.0</v>
       </c>
       <c r="C34"/>
       <c r="D34" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2011.0</v>
       </c>
       <c r="B35" t="n">
-        <v>4305000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.55162E7</v>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D35"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2011.0</v>
       </c>
       <c r="B36" t="n">
-        <v>1575000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>6.0272068E7</v>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D36"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2011.0</v>
       </c>
       <c r="B37" t="n">
-        <v>8434000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>150000.0</v>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D37"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2011.0</v>
       </c>
       <c r="B38" t="n">
-        <v>300000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>5900000.0</v>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D38"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2011.0</v>
       </c>
       <c r="B39" t="n">
-        <v>400000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1880500.0</v>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D39"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2011.0</v>
       </c>
       <c r="B40" t="n">
-        <v>100000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2380000.0</v>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Lavrisikolån</t>
+        </is>
+      </c>
+      <c r="D40"/>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2011.0</v>
       </c>
       <c r="B41" t="n">
-        <v>3660000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2475000.0</v>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Næringsspesifikke utviklingstiltak</t>
+        </is>
+      </c>
+      <c r="D41"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>2012.0</v>
+        <v>2011.0</v>
       </c>
       <c r="B42" t="n">
-        <v>2.2384E7</v>
+        <v>1.5854915E7</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D42"/>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>2012.0</v>
+        <v>2011.0</v>
       </c>
       <c r="B43" t="n">
-        <v>6.2408E7</v>
+        <v>3300000.0</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Rentestøtte</t>
         </is>
       </c>
       <c r="D43"/>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>2012.0</v>
+        <v>2011.0</v>
       </c>
       <c r="B44" t="n">
-        <v>1.8865E7</v>
+        <v>3.41975E7</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D44"/>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2012.0</v>
       </c>
       <c r="B45" t="n">
-        <v>1460000.0</v>
-[...6 lines deleted...]
-      <c r="D45"/>
+        <v>168000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2012.0</v>
       </c>
       <c r="B46" t="n">
-        <v>100000.0</v>
-[...6 lines deleted...]
-      <c r="D46"/>
+        <v>3.3281E7</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2012.0</v>
       </c>
       <c r="B47" t="n">
-        <v>2.2690252E7</v>
-[...6 lines deleted...]
-      <c r="D47"/>
+        <v>3245000.0</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2012.0</v>
       </c>
       <c r="B48" t="n">
-        <v>2.89E7</v>
-[...6 lines deleted...]
-      <c r="D48"/>
+        <v>4.7999E7</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2012.0</v>
       </c>
       <c r="B49" t="n">
-        <v>168000.0</v>
+        <v>4.1721437E7</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>A1 - Jordbruk/skogbruk</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2012.0</v>
       </c>
       <c r="B50" t="n">
-        <v>3.3281E7</v>
+        <v>2454000.0</v>
       </c>
       <c r="C50"/>
       <c r="D50" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2012.0</v>
       </c>
       <c r="B51" t="n">
-        <v>3245000.0</v>
+        <v>2930000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>2012.0</v>
       </c>
       <c r="B52" t="n">
-        <v>4.7999E7</v>
+        <v>1808815.0</v>
       </c>
       <c r="C52"/>
       <c r="D52" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>2012.0</v>
       </c>
       <c r="B53" t="n">
-        <v>4.1721437E7</v>
+        <v>1.0678E7</v>
       </c>
       <c r="C53"/>
       <c r="D53" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>2012.0</v>
       </c>
       <c r="B54" t="n">
-        <v>2454000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C54"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>2012.0</v>
       </c>
       <c r="B55" t="n">
-        <v>2930000.0</v>
+        <v>8511000.0</v>
       </c>
       <c r="C55"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>2012.0</v>
       </c>
       <c r="B56" t="n">
-        <v>1649815.0</v>
+        <v>4735000.0</v>
       </c>
       <c r="C56"/>
       <c r="D56" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>2012.0</v>
       </c>
       <c r="B57" t="n">
-        <v>9863000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.2384E7</v>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D57"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>2012.0</v>
       </c>
       <c r="B58" t="n">
-        <v>250000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>740000.0</v>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Diverse</t>
+        </is>
+      </c>
+      <c r="D58"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>2012.0</v>
       </c>
       <c r="B59" t="n">
-        <v>8511000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>6.3868E7</v>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D59"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>2012.0</v>
       </c>
       <c r="B60" t="n">
-        <v>4735000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.8865E7</v>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D60"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>2013.0</v>
+        <v>2012.0</v>
       </c>
       <c r="B61" t="n">
-        <v>2.92666E7</v>
+        <v>234000.0</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Landbrukstilskudd</t>
         </is>
       </c>
       <c r="D61"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>2013.0</v>
+        <v>2012.0</v>
       </c>
       <c r="B62" t="n">
-        <v>4.221E7</v>
+        <v>100000.0</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Næringsspesifikke utviklingstiltak</t>
         </is>
       </c>
       <c r="D62"/>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>2013.0</v>
+        <v>2012.0</v>
       </c>
       <c r="B63" t="n">
-        <v>1.1715E7</v>
+        <v>2.2690252E7</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D63"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>2013.0</v>
+        <v>2012.0</v>
       </c>
       <c r="B64" t="n">
-        <v>2442000.0</v>
+        <v>2.89E7</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Kompetanseprogrammer</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D64"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>2013.0</v>
       </c>
       <c r="B65" t="n">
-        <v>1.1E7</v>
-[...6 lines deleted...]
-      <c r="D65"/>
+        <v>55000.0</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>2013.0</v>
       </c>
       <c r="B66" t="n">
-        <v>1950000.0</v>
-[...6 lines deleted...]
-      <c r="D66"/>
+        <v>3.1611883E7</v>
+      </c>
+      <c r="C66"/>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>2013.0</v>
       </c>
       <c r="B67" t="n">
-        <v>2.1941383E7</v>
-[...6 lines deleted...]
-      <c r="D67"/>
+        <v>1865000.0</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>2013.0</v>
       </c>
       <c r="B68" t="n">
-        <v>1.82E7</v>
-[...6 lines deleted...]
-      <c r="D68"/>
+        <v>100000.0</v>
+      </c>
+      <c r="C68"/>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>I - Overnattings- og serveringsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>2013.0</v>
       </c>
       <c r="B69" t="n">
-        <v>2.9506883E7</v>
+        <v>2.1418E7</v>
       </c>
       <c r="C69"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>2013.0</v>
       </c>
       <c r="B70" t="n">
-        <v>1865000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C70"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>L - Omsetning og drift av fast eiendom</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>2013.0</v>
       </c>
       <c r="B71" t="n">
-        <v>100000.0</v>
+        <v>5.1005E7</v>
       </c>
       <c r="C71"/>
       <c r="D71" t="inlineStr">
         <is>
-          <t>I - Overnattings- og serveringsvirksomhet</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>2013.0</v>
       </c>
       <c r="B72" t="n">
-        <v>2.1418E7</v>
+        <v>2507600.0</v>
       </c>
       <c r="C72"/>
       <c r="D72" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>2013.0</v>
       </c>
       <c r="B73" t="n">
-        <v>1600000.0</v>
+        <v>2715000.0</v>
       </c>
       <c r="C73"/>
       <c r="D73" t="inlineStr">
         <is>
-          <t>L - Omsetning og drift av fast eiendom</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>2013.0</v>
       </c>
       <c r="B74" t="n">
-        <v>5.1005E7</v>
+        <v>2372500.0</v>
       </c>
       <c r="C74"/>
       <c r="D74" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>2013.0</v>
       </c>
       <c r="B75" t="n">
-        <v>2507600.0</v>
+        <v>2.1673E7</v>
       </c>
       <c r="C75"/>
       <c r="D75" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>2013.0</v>
       </c>
       <c r="B76" t="n">
-        <v>2715000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C76"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>2013.0</v>
       </c>
       <c r="B77" t="n">
-        <v>2372500.0</v>
+        <v>3165000.0</v>
       </c>
       <c r="C77"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>2013.0</v>
       </c>
       <c r="B78" t="n">
-        <v>2.145E7</v>
+        <v>600000.0</v>
       </c>
       <c r="C78"/>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Q - Helse- og sosialtjenester</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>2013.0</v>
       </c>
       <c r="B79" t="n">
-        <v>420000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.92666E7</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D79"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>2013.0</v>
       </c>
       <c r="B80" t="n">
-        <v>3165000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>4.6732E7</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D80"/>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>2013.0</v>
       </c>
       <c r="B81" t="n">
-        <v>600000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.1715E7</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D81"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>2014.0</v>
+        <v>2013.0</v>
       </c>
       <c r="B82" t="n">
-        <v>2.0700438E7</v>
+        <v>303000.0</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Landbrukstilskudd</t>
         </is>
       </c>
       <c r="D82"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>2014.0</v>
+        <v>2013.0</v>
       </c>
       <c r="B83" t="n">
-        <v>167000.0</v>
+        <v>1.1E7</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Diverse</t>
+          <t>Lavrisikolån</t>
         </is>
       </c>
       <c r="D83"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>2014.0</v>
+        <v>2013.0</v>
       </c>
       <c r="B84" t="n">
-        <v>6.3721E7</v>
+        <v>1950000.0</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Næringsspesifikke utviklingstiltak</t>
         </is>
       </c>
       <c r="D84"/>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>2014.0</v>
+        <v>2013.0</v>
       </c>
       <c r="B85" t="n">
-        <v>2200000.0</v>
+        <v>2.1941383E7</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Internasjonale tilskuddsprogrammer</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D85"/>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>2014.0</v>
+        <v>2013.0</v>
       </c>
       <c r="B86" t="n">
-        <v>1.431E7</v>
+        <v>1.82E7</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D86"/>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>2014.0</v>
       </c>
       <c r="B87" t="n">
-        <v>2792500.0</v>
-[...6 lines deleted...]
-      <c r="D87"/>
+        <v>2.885E7</v>
+      </c>
+      <c r="C87"/>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>2014.0</v>
       </c>
       <c r="B88" t="n">
-        <v>2100000.0</v>
-[...6 lines deleted...]
-      <c r="D88"/>
+        <v>245000.0</v>
+      </c>
+      <c r="C88"/>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>F - Bygge- og anleggsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>2014.0</v>
       </c>
       <c r="B89" t="n">
-        <v>2.5676745E7</v>
-[...6 lines deleted...]
-      <c r="D89"/>
+        <v>5845000.0</v>
+      </c>
+      <c r="C89"/>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>2014.0</v>
       </c>
       <c r="B90" t="n">
-        <v>6575000.0</v>
-[...6 lines deleted...]
-      <c r="D90"/>
+        <v>50000.0</v>
+      </c>
+      <c r="C90"/>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>I - Overnattings- og serveringsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>2014.0</v>
       </c>
       <c r="B91" t="n">
-        <v>2.468E7</v>
+        <v>3.6883745E7</v>
       </c>
       <c r="C91"/>
       <c r="D91" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>2014.0</v>
       </c>
       <c r="B92" t="n">
-        <v>245000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C92"/>
       <c r="D92" t="inlineStr">
         <is>
-          <t>F - Bygge- og anleggsvirksomhet</t>
+          <t>K - Finansierings- og forsikringsvirksomhet</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>2014.0</v>
       </c>
       <c r="B93" t="n">
-        <v>5845000.0</v>
+        <v>4.2320438E7</v>
       </c>
       <c r="C93"/>
       <c r="D93" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>2014.0</v>
       </c>
       <c r="B94" t="n">
-        <v>50000.0</v>
+        <v>2570000.0</v>
       </c>
       <c r="C94"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>I - Overnattings- og serveringsvirksomhet</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>2014.0</v>
       </c>
       <c r="B95" t="n">
-        <v>3.6883745E7</v>
+        <v>3860000.0</v>
       </c>
       <c r="C95"/>
       <c r="D95" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>2014.0</v>
       </c>
       <c r="B96" t="n">
-        <v>200000.0</v>
+        <v>1962500.0</v>
       </c>
       <c r="C96"/>
       <c r="D96" t="inlineStr">
         <is>
-          <t>K - Finansierings- og forsikringsvirksomhet</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>2014.0</v>
       </c>
       <c r="B97" t="n">
-        <v>3.9020438E7</v>
+        <v>1.6215E7</v>
       </c>
       <c r="C97"/>
       <c r="D97" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>2014.0</v>
       </c>
       <c r="B98" t="n">
-        <v>2570000.0</v>
+        <v>6958000.0</v>
       </c>
       <c r="C98"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>2014.0</v>
       </c>
       <c r="B99" t="n">
-        <v>3860000.0</v>
+        <v>1039000.0</v>
       </c>
       <c r="C99"/>
       <c r="D99" t="inlineStr">
         <is>
-          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>2014.0</v>
       </c>
       <c r="B100" t="n">
-        <v>1962500.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.0700438E7</v>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D100"/>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>2014.0</v>
       </c>
       <c r="B101" t="n">
-        <v>1.5637E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>7.41505E7</v>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D101"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>2014.0</v>
       </c>
       <c r="B102" t="n">
-        <v>6250000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2200000.0</v>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D102"/>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>2014.0</v>
       </c>
       <c r="B103" t="n">
-        <v>1039000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.431E7</v>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D103"/>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
       <c r="B104" t="n">
-        <v>1.2485E7</v>
+        <v>1286000.0</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Landbrukstilskudd</t>
         </is>
       </c>
       <c r="D104"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
       <c r="B105" t="n">
-        <v>5.909E7</v>
+        <v>2100000.0</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Næringsspesifikke utviklingstiltak</t>
         </is>
       </c>
       <c r="D105"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
       <c r="B106" t="n">
-        <v>950000.0</v>
+        <v>2.5676745E7</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Internasjonale tilskuddsprogrammer</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D106"/>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
       <c r="B107" t="n">
-        <v>1.6624733E7</v>
+        <v>6575000.0</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D107"/>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>2015.0</v>
       </c>
       <c r="B108" t="n">
-        <v>1502000.0</v>
-[...6 lines deleted...]
-      <c r="D108"/>
+        <v>100000.0</v>
+      </c>
+      <c r="C108"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>2015.0</v>
       </c>
       <c r="B109" t="n">
-        <v>6500000.0</v>
-[...6 lines deleted...]
-      <c r="D109"/>
+        <v>5.6962733E7</v>
+      </c>
+      <c r="C109"/>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>2015.0</v>
       </c>
       <c r="B110" t="n">
-        <v>3.36274E7</v>
-[...6 lines deleted...]
-      <c r="D110"/>
+        <v>200000.0</v>
+      </c>
+      <c r="C110"/>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>F - Bygge- og anleggsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>2015.0</v>
       </c>
       <c r="B111" t="n">
-        <v>3.17E7</v>
-[...6 lines deleted...]
-      <c r="D111"/>
+        <v>1147528.0</v>
+      </c>
+      <c r="C111"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>2015.0</v>
       </c>
       <c r="B112" t="n">
-        <v>100000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C112"/>
       <c r="D112" t="inlineStr">
         <is>
-          <t>A1 - Jordbruk/skogbruk</t>
+          <t>H - Transport og lagring</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>2015.0</v>
       </c>
       <c r="B113" t="n">
-        <v>5.6962733E7</v>
+        <v>81500.0</v>
       </c>
       <c r="C113"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>I - Overnattings- og serveringsvirksomhet</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>2015.0</v>
       </c>
       <c r="B114" t="n">
-        <v>200000.0</v>
+        <v>3.3980872E7</v>
       </c>
       <c r="C114"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>F - Bygge- og anleggsvirksomhet</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>2015.0</v>
       </c>
       <c r="B115" t="n">
-        <v>1147528.0</v>
+        <v>3.251E7</v>
       </c>
       <c r="C115"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>2015.0</v>
       </c>
       <c r="B116" t="n">
-        <v>360000.0</v>
+        <v>930000.0</v>
       </c>
       <c r="C116"/>
       <c r="D116" t="inlineStr">
         <is>
-          <t>H - Transport og lagring</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>2015.0</v>
       </c>
       <c r="B117" t="n">
-        <v>63000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="C117"/>
       <c r="D117" t="inlineStr">
         <is>
-          <t>I - Overnattings- og serveringsvirksomhet</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>2015.0</v>
       </c>
       <c r="B118" t="n">
-        <v>3.3980872E7</v>
+        <v>1317000.0</v>
       </c>
       <c r="C118"/>
       <c r="D118" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>2015.0</v>
       </c>
       <c r="B119" t="n">
-        <v>3.251E7</v>
+        <v>2.65765E7</v>
       </c>
       <c r="C119"/>
       <c r="D119" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>2015.0</v>
       </c>
       <c r="B120" t="n">
-        <v>930000.0</v>
+        <v>31500.0</v>
       </c>
       <c r="C120"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>2015.0</v>
       </c>
       <c r="B121" t="n">
-        <v>1750000.0</v>
+        <v>6950000.0</v>
       </c>
       <c r="C121"/>
       <c r="D121" t="inlineStr">
         <is>
-          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>2015.0</v>
       </c>
       <c r="B122" t="n">
-        <v>1317000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.2485E7</v>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D122"/>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>2015.0</v>
       </c>
       <c r="B123" t="n">
-        <v>2.61765E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>6.06105E7</v>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D123"/>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>2015.0</v>
       </c>
       <c r="B124" t="n">
-        <v>31500.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>950000.0</v>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D124"/>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>2015.0</v>
       </c>
       <c r="B125" t="n">
-        <v>6950000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.6624733E7</v>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D125"/>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
       <c r="B126" t="n">
         <v>400000.0</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Bioøkonomi</t>
+          <t>Landbrukstilskudd</t>
         </is>
       </c>
       <c r="D126"/>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
       <c r="B127" t="n">
-        <v>1.6125E7</v>
+        <v>6500000.0</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Lavrisikolån</t>
         </is>
       </c>
       <c r="D127"/>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
       <c r="B128" t="n">
-        <v>70222.0</v>
+        <v>3.36274E7</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Diverse</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D128"/>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
       <c r="B129" t="n">
-        <v>6.80683E7</v>
+        <v>3.17E7</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D129"/>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>2016.0</v>
       </c>
       <c r="B130" t="n">
-        <v>1.8304E7</v>
-[...6 lines deleted...]
-      <c r="D130"/>
+        <v>2725000.0</v>
+      </c>
+      <c r="C130"/>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>2016.0</v>
       </c>
       <c r="B131" t="n">
-        <v>4532000.0</v>
-[...6 lines deleted...]
-      <c r="D131"/>
+        <v>600000.0</v>
+      </c>
+      <c r="C131"/>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>A2 - Fiske/oppdrett</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>2016.0</v>
       </c>
       <c r="B132" t="n">
-        <v>1490000.0</v>
-[...6 lines deleted...]
-      <c r="D132"/>
+        <v>1.75565E7</v>
+      </c>
+      <c r="C132"/>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>2016.0</v>
       </c>
       <c r="B133" t="n">
-        <v>3.2314502E7</v>
-[...6 lines deleted...]
-      <c r="D133"/>
+        <v>200000.0</v>
+      </c>
+      <c r="C133"/>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>E - Vannforsyning, avløps- og renovasjonsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>2016.0</v>
       </c>
       <c r="B134" t="n">
-        <v>3.055E7</v>
-[...6 lines deleted...]
-      <c r="D134"/>
+        <v>452800.0</v>
+      </c>
+      <c r="C134"/>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>F - Bygge- og anleggsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>2016.0</v>
       </c>
       <c r="B135" t="n">
-        <v>1490000.0</v>
+        <v>2004625.0</v>
       </c>
       <c r="C135"/>
       <c r="D135" t="inlineStr">
         <is>
-          <t>A1 - Jordbruk/skogbruk</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>2016.0</v>
       </c>
       <c r="B136" t="n">
-        <v>600000.0</v>
+        <v>4.76695E7</v>
       </c>
       <c r="C136"/>
       <c r="D136" t="inlineStr">
         <is>
-          <t>A2 - Fiske/oppdrett</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>2016.0</v>
       </c>
       <c r="B137" t="n">
-        <v>1.75565E7</v>
+        <v>305000.0</v>
       </c>
       <c r="C137"/>
       <c r="D137" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>L - Omsetning og drift av fast eiendom</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>2016.0</v>
       </c>
       <c r="B138" t="n">
-        <v>100000.0</v>
+        <v>5.9901E7</v>
       </c>
       <c r="C138"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>E - Vannforsyning, avløps- og renovasjonsvirksomhet</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>2016.0</v>
       </c>
       <c r="B139" t="n">
-        <v>452800.0</v>
+        <v>3434000.0</v>
       </c>
       <c r="C139"/>
       <c r="D139" t="inlineStr">
         <is>
-          <t>F - Bygge- og anleggsvirksomhet</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>2016.0</v>
       </c>
       <c r="B140" t="n">
-        <v>1975737.0</v>
+        <v>1020000.0</v>
       </c>
       <c r="C140"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>2016.0</v>
       </c>
       <c r="B141" t="n">
-        <v>4.76195E7</v>
+        <v>2020000.0</v>
       </c>
       <c r="C141"/>
       <c r="D141" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>2016.0</v>
       </c>
       <c r="B142" t="n">
-        <v>305000.0</v>
+        <v>3.2759265E7</v>
       </c>
       <c r="C142"/>
       <c r="D142" t="inlineStr">
         <is>
-          <t>L - Omsetning og drift av fast eiendom</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>2016.0</v>
       </c>
       <c r="B143" t="n">
-        <v>5.9851E7</v>
+        <v>1670222.0</v>
       </c>
       <c r="C143"/>
       <c r="D143" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>2016.0</v>
       </c>
       <c r="B144" t="n">
-        <v>3434000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C144"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
         <v>2016.0</v>
       </c>
       <c r="B145" t="n">
-        <v>1020000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.6125E7</v>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D145"/>
     </row>
     <row r="146">
       <c r="A146" t="n">
         <v>2016.0</v>
       </c>
       <c r="B146" t="n">
-        <v>2020000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7.5554522E7</v>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D146"/>
     </row>
     <row r="147">
       <c r="A147" t="n">
         <v>2016.0</v>
       </c>
       <c r="B147" t="n">
-        <v>3.2759265E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.582E7</v>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D147"/>
     </row>
     <row r="148">
       <c r="A148" t="n">
         <v>2016.0</v>
       </c>
       <c r="B148" t="n">
-        <v>1670222.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1235000.0</v>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D148"/>
     </row>
     <row r="149">
       <c r="A149" t="n">
         <v>2016.0</v>
       </c>
       <c r="B149" t="n">
-        <v>1000000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1490000.0</v>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Lavrisikolån</t>
+        </is>
+      </c>
+      <c r="D149"/>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B150" t="n">
-        <v>750000.0</v>
+        <v>3.254339E7</v>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Bioøkonomi</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D150"/>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
       <c r="B151" t="n">
-        <v>7170676.0</v>
+        <v>3.055E7</v>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D151"/>
     </row>
     <row r="152">
       <c r="A152" t="n">
         <v>2017.0</v>
       </c>
       <c r="B152" t="n">
-        <v>5.3794E7</v>
-[...6 lines deleted...]
-      <c r="D152"/>
+        <v>5075000.0</v>
+      </c>
+      <c r="C152"/>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
         <v>2017.0</v>
       </c>
       <c r="B153" t="n">
-        <v>5350000.0</v>
-[...6 lines deleted...]
-      <c r="D153"/>
+        <v>3.19135E7</v>
+      </c>
+      <c r="C153"/>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
         <v>2017.0</v>
       </c>
       <c r="B154" t="n">
-        <v>1.7941E7</v>
-[...6 lines deleted...]
-      <c r="D154"/>
+        <v>1.0E7</v>
+      </c>
+      <c r="C154"/>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
         <v>2017.0</v>
       </c>
       <c r="B155" t="n">
-        <v>1932500.0</v>
-[...6 lines deleted...]
-      <c r="D155"/>
+        <v>7215500.0</v>
+      </c>
+      <c r="C155"/>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
         <v>2017.0</v>
       </c>
       <c r="B156" t="n">
-        <v>3350000.0</v>
-[...6 lines deleted...]
-      <c r="D156"/>
+        <v>930000.0</v>
+      </c>
+      <c r="C156"/>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>I - Transport og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
         <v>2017.0</v>
       </c>
       <c r="B157" t="n">
-        <v>2.9099917E7</v>
-[...6 lines deleted...]
-      <c r="D157"/>
+        <v>4.4979676E7</v>
+      </c>
+      <c r="C157"/>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
         <v>2017.0</v>
       </c>
       <c r="B158" t="n">
-        <v>7.518E7</v>
-[...6 lines deleted...]
-      <c r="D158"/>
+        <v>3.61205E7</v>
+      </c>
+      <c r="C158"/>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
         <v>2017.0</v>
       </c>
       <c r="B159" t="n">
-        <v>3350000.0</v>
+        <v>3331500.0</v>
       </c>
       <c r="C159"/>
       <c r="D159" t="inlineStr">
         <is>
-          <t>A1 - Jordbruk/skogbruk</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
         <v>2017.0</v>
       </c>
       <c r="B160" t="n">
-        <v>3.188664E7</v>
+        <v>900000.0</v>
       </c>
       <c r="C160"/>
       <c r="D160" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
         <v>2017.0</v>
       </c>
       <c r="B161" t="n">
-        <v>7187500.0</v>
+        <v>5.6538E7</v>
       </c>
       <c r="C161"/>
       <c r="D161" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
         <v>2017.0</v>
       </c>
       <c r="B162" t="n">
-        <v>930000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C162"/>
       <c r="D162" t="inlineStr">
         <is>
-          <t>I - Transport og kommunikasjon</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
         <v>2017.0</v>
       </c>
       <c r="B163" t="n">
-        <v>4.4963953E7</v>
+        <v>105000.0</v>
       </c>
       <c r="C163"/>
       <c r="D163" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
         <v>2017.0</v>
       </c>
       <c r="B164" t="n">
-        <v>3.60205E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>7170676.0</v>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D164"/>
     </row>
     <row r="165">
       <c r="A165" t="n">
         <v>2017.0</v>
       </c>
       <c r="B165" t="n">
-        <v>2956500.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>5.7285E7</v>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D165"/>
     </row>
     <row r="166">
       <c r="A166" t="n">
         <v>2017.0</v>
       </c>
       <c r="B166" t="n">
-        <v>900000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>5350000.0</v>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D166"/>
     </row>
     <row r="167">
       <c r="A167" t="n">
         <v>2017.0</v>
       </c>
       <c r="B167" t="n">
-        <v>5.6168E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.60325E7</v>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D167"/>
     </row>
     <row r="168">
       <c r="A168" t="n">
         <v>2017.0</v>
       </c>
       <c r="B168" t="n">
-        <v>100000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2420000.0</v>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D168"/>
     </row>
     <row r="169">
       <c r="A169" t="n">
         <v>2017.0</v>
       </c>
       <c r="B169" t="n">
-        <v>105000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>3350000.0</v>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Lavrisikolån</t>
+        </is>
+      </c>
+      <c r="D169"/>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B170" t="n">
-        <v>1.9691912E7</v>
+        <v>3.04205E7</v>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D170"/>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
       <c r="B171" t="n">
-        <v>8.71722E7</v>
+        <v>7.518E7</v>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D171"/>
     </row>
     <row r="172">
       <c r="A172" t="n">
         <v>2018.0</v>
       </c>
       <c r="B172" t="n">
-        <v>9375000.0</v>
-[...6 lines deleted...]
-      <c r="D172"/>
+        <v>1465000.0</v>
+      </c>
+      <c r="C172"/>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
         <v>2018.0</v>
       </c>
       <c r="B173" t="n">
-        <v>2.1895E7</v>
-[...6 lines deleted...]
-      <c r="D173"/>
+        <v>4.6177494E7</v>
+      </c>
+      <c r="C173"/>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
         <v>2018.0</v>
       </c>
       <c r="B174" t="n">
-        <v>3573740.0</v>
-[...6 lines deleted...]
-      <c r="D174"/>
+        <v>4320240.0</v>
+      </c>
+      <c r="C174"/>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
         <v>2018.0</v>
       </c>
       <c r="B175" t="n">
-        <v>900000.0</v>
-[...6 lines deleted...]
-      <c r="D175"/>
+        <v>330000.0</v>
+      </c>
+      <c r="C175"/>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>H - Transport og lagring</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
         <v>2018.0</v>
       </c>
       <c r="B176" t="n">
-        <v>3.4675196E7</v>
-[...6 lines deleted...]
-      <c r="D176"/>
+        <v>1400000.0</v>
+      </c>
+      <c r="C176"/>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>I - Overnattings- og serveringsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
         <v>2018.0</v>
       </c>
       <c r="B177" t="n">
-        <v>3.68E7</v>
-[...6 lines deleted...]
-      <c r="D177"/>
+        <v>3.78235E7</v>
+      </c>
+      <c r="C177"/>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
         <v>2018.0</v>
       </c>
       <c r="B178" t="n">
-        <v>4.613201E7</v>
+        <v>5.0420618E7</v>
       </c>
       <c r="C178"/>
       <c r="D178" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
         <v>2018.0</v>
       </c>
       <c r="B179" t="n">
-        <v>4320240.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="C179"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
         <v>2018.0</v>
       </c>
       <c r="B180" t="n">
-        <v>330000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C180"/>
       <c r="D180" t="inlineStr">
         <is>
-          <t>H - Transport og lagring</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
         <v>2018.0</v>
       </c>
       <c r="B181" t="n">
-        <v>900000.0</v>
+        <v>7.15755E7</v>
       </c>
       <c r="C181"/>
       <c r="D181" t="inlineStr">
         <is>
-          <t>I - Overnattings- og serveringsvirksomhet</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
         <v>2018.0</v>
       </c>
       <c r="B182" t="n">
-        <v>3.78235E7</v>
+        <v>100000.0</v>
       </c>
       <c r="C182"/>
       <c r="D182" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>X - Uspesifisert</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
         <v>2018.0</v>
       </c>
       <c r="B183" t="n">
-        <v>5.0381798E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.9691912E7</v>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D183"/>
     </row>
     <row r="184">
       <c r="A184" t="n">
         <v>2018.0</v>
       </c>
       <c r="B184" t="n">
-        <v>1890000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>9.362094E7</v>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D184"/>
     </row>
     <row r="185">
       <c r="A185" t="n">
         <v>2018.0</v>
       </c>
       <c r="B185" t="n">
-        <v>700000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>9375000.0</v>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D185"/>
     </row>
     <row r="186">
       <c r="A186" t="n">
         <v>2018.0</v>
       </c>
       <c r="B186" t="n">
-        <v>7.15055E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.872E7</v>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D186"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
         <v>2018.0</v>
       </c>
       <c r="B187" t="n">
-        <v>100000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2335000.0</v>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D187"/>
     </row>
     <row r="188">
       <c r="A188" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B188" t="n">
-        <v>1.0913292E7</v>
+        <v>900000.0</v>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Lavrisikolån</t>
         </is>
       </c>
       <c r="D188"/>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B189" t="n">
-        <v>1.11086806E8</v>
+        <v>3.50595E7</v>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D189"/>
     </row>
     <row r="190">
       <c r="A190" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
       <c r="B190" t="n">
-        <v>501390.0</v>
+        <v>3.68E7</v>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Internasjonale tilskuddsprogrammer</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D190"/>
     </row>
     <row r="191">
       <c r="A191" t="n">
         <v>2019.0</v>
       </c>
       <c r="B191" t="n">
-        <v>9415947.0</v>
-[...6 lines deleted...]
-      <c r="D191"/>
+        <v>750000.0</v>
+      </c>
+      <c r="C191"/>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
         <v>2019.0</v>
       </c>
       <c r="B192" t="n">
-        <v>3594000.0</v>
-[...6 lines deleted...]
-      <c r="D192"/>
+        <v>4.8314E7</v>
+      </c>
+      <c r="C192"/>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
         <v>2019.0</v>
       </c>
       <c r="B193" t="n">
-        <v>300000.0</v>
-[...6 lines deleted...]
-      <c r="D193"/>
+        <v>285000.0</v>
+      </c>
+      <c r="C193"/>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>F - Bygge- og anleggsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
         <v>2019.0</v>
       </c>
       <c r="B194" t="n">
-        <v>1.8804429E7</v>
-[...6 lines deleted...]
-      <c r="D194"/>
+        <v>850000.0</v>
+      </c>
+      <c r="C194"/>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
         <v>2019.0</v>
       </c>
       <c r="B195" t="n">
-        <v>3.545E7</v>
-[...6 lines deleted...]
-      <c r="D195"/>
+        <v>4.18575E7</v>
+      </c>
+      <c r="C195"/>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
         <v>2019.0</v>
       </c>
       <c r="B196" t="n">
-        <v>4.8314E7</v>
+        <v>1.2E7</v>
       </c>
       <c r="C196"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>C - Industri</t>
+          <t>L - Omsetning og drift av fast eiendom</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
         <v>2019.0</v>
       </c>
       <c r="B197" t="n">
-        <v>285000.0</v>
+        <v>2.9394303E7</v>
       </c>
       <c r="C197"/>
       <c r="D197" t="inlineStr">
         <is>
-          <t>F - Bygge- og anleggsvirksomhet</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
         <v>2019.0</v>
       </c>
       <c r="B198" t="n">
-        <v>550000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C198"/>
       <c r="D198" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
         <v>2019.0</v>
       </c>
       <c r="B199" t="n">
-        <v>3925000.0</v>
+        <v>6.3677792E7</v>
       </c>
       <c r="C199"/>
       <c r="D199" t="inlineStr">
         <is>
-          <t>H - Transport og lagring</t>
+          <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
         <v>2019.0</v>
       </c>
       <c r="B200" t="n">
-        <v>4.0153729E7</v>
+        <v>2865000.0</v>
       </c>
       <c r="C200"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
         <v>2019.0</v>
       </c>
       <c r="B201" t="n">
-        <v>1.2E7</v>
+        <v>300000.0</v>
       </c>
       <c r="C201"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>L - Omsetning og drift av fast eiendom</t>
+          <t>S - Annen tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
         <v>2019.0</v>
       </c>
       <c r="B202" t="n">
-        <v>2.837817E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.1574792E7</v>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D202"/>
     </row>
     <row r="203">
       <c r="A203" t="n">
         <v>2019.0</v>
       </c>
       <c r="B203" t="n">
-        <v>350000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.15334E8</v>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D203"/>
     </row>
     <row r="204">
       <c r="A204" t="n">
         <v>2019.0</v>
       </c>
       <c r="B204" t="n">
-        <v>6.0346116E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>645000.0</v>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D204"/>
     </row>
     <row r="205">
       <c r="A205" t="n">
         <v>2019.0</v>
       </c>
       <c r="B205" t="n">
-        <v>1365000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.0547E7</v>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D205"/>
     </row>
     <row r="206">
       <c r="A206" t="n">
         <v>2019.0</v>
       </c>
       <c r="B206" t="n">
-        <v>300000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1035000.0</v>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D206"/>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B207" t="n">
-        <v>2.0329E7</v>
+        <v>300000.0</v>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Distriktsutviklingstilskudd</t>
+          <t>Lavrisikolån</t>
         </is>
       </c>
       <c r="D207"/>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B208" t="n">
-        <v>7.4478617E7</v>
+        <v>1.9307803E7</v>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Oppstartstilskudd</t>
         </is>
       </c>
       <c r="D208"/>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
       <c r="B209" t="n">
-        <v>2.3799153E7</v>
+        <v>4.195E7</v>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Internasjonale tilskuddsprogrammer</t>
+          <t>Risikolån og garantier</t>
         </is>
       </c>
       <c r="D209"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>2020.0</v>
       </c>
       <c r="B210" t="n">
-        <v>1.1744723E7</v>
-[...6 lines deleted...]
-      <c r="D210"/>
+        <v>383500.0</v>
+      </c>
+      <c r="C210"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>A1 - Jordbruk/skogbruk</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
         <v>2020.0</v>
       </c>
       <c r="B211" t="n">
-        <v>3.6202812E7</v>
-[...6 lines deleted...]
-      <c r="D211"/>
+        <v>2.07541E8</v>
+      </c>
+      <c r="C211"/>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
         <v>2020.0</v>
       </c>
       <c r="B212" t="n">
-        <v>1.63761E8</v>
-[...6 lines deleted...]
-      <c r="D212"/>
+        <v>150000.0</v>
+      </c>
+      <c r="C212"/>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>F - Bygge- og anleggsvirksomhet</t>
+        </is>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
         <v>2020.0</v>
       </c>
       <c r="B213" t="n">
-        <v>150000.0</v>
+        <v>1.315175E7</v>
       </c>
       <c r="C213"/>
       <c r="D213" t="inlineStr">
         <is>
-          <t>F - Bygge- og anleggsvirksomhet</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
         <v>2020.0</v>
       </c>
       <c r="B214" t="n">
-        <v>1.3079911E7</v>
+        <v>3925000.0</v>
       </c>
       <c r="C214"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>G - Varehandel- reparasjon av motorvogner</t>
+          <t>H - Transport og lagring</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
         <v>2020.0</v>
       </c>
       <c r="B215" t="n">
         <v>1442220.0</v>
       </c>
       <c r="C215"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>I - Overnattings- og serveringsvirksomhet</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
         <v>2020.0</v>
       </c>
       <c r="B216" t="n">
-        <v>1.41212108E8</v>
+        <v>1.422078E8</v>
       </c>
       <c r="C216"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
         <v>2020.0</v>
       </c>
       <c r="B217" t="n">
-        <v>1.2721828E8</v>
+        <v>1.3142033E8</v>
       </c>
       <c r="C217"/>
       <c r="D217" t="inlineStr">
         <is>
           <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
         <v>2020.0</v>
       </c>
       <c r="B218" t="n">
-        <v>2760000.0</v>
+        <v>3410000.0</v>
       </c>
       <c r="C218"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
         <v>2020.0</v>
       </c>
       <c r="B219" t="n">
         <v>2.26385E7</v>
       </c>
       <c r="C219"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>O - Offentlig administrasjon og forsvar, og trygdeordninger underlagt offentlig forvaltning</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
         <v>2020.0</v>
       </c>
       <c r="B220" t="n">
         <v>2968200.0</v>
       </c>
       <c r="C220"/>
       <c r="D220" t="inlineStr">
         <is>
           <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
         <v>2020.0</v>
       </c>
       <c r="B221" t="n">
-        <v>1.44270838E8</v>
+        <v>1.44872E8</v>
       </c>
       <c r="C221"/>
       <c r="D221" t="inlineStr">
         <is>
           <t>Q - Helse- og sosialtjenester</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
         <v>2020.0</v>
       </c>
       <c r="B222" t="n">
-        <v>1482000.0</v>
+        <v>1545000.0</v>
       </c>
       <c r="C222"/>
       <c r="D222" t="inlineStr">
         <is>
           <t>R - Kulturell virksomhet, underholdning og fritidsaktiviteter</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B223" t="n">
-        <v>1.4869225E7</v>
+        <v>2.0445E7</v>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Distriktsutviklingstilskudd</t>
         </is>
       </c>
       <c r="D223"/>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B224" t="n">
-        <v>5.77395E7</v>
+        <v>3.25863447E8</v>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Innovasjonstilskudd</t>
+          <t>Ekstraordinære tiltak</t>
         </is>
       </c>
       <c r="D224"/>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B225" t="n">
-        <v>1.3495E7</v>
+        <v>7.55835E7</v>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Internasjonale tilskuddsprogrammer</t>
+          <t>Innovasjonstilskudd</t>
         </is>
       </c>
       <c r="D225"/>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B226" t="n">
-        <v>9539301.0</v>
+        <v>2.3799153E7</v>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Internasjonale tilskuddsprogrammer</t>
         </is>
       </c>
       <c r="D226"/>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B227" t="n">
-        <v>1.8893333E7</v>
+        <v>1.181E7</v>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Oppstartstilskudd</t>
+          <t>Klynger og nettverk</t>
         </is>
       </c>
       <c r="D227"/>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B228" t="n">
-        <v>4.6625E7</v>
+        <v>2000000.0</v>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Risikolån</t>
+          <t>Landbrukstilskudd</t>
         </is>
       </c>
       <c r="D228"/>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B229" t="n">
-        <v>1578000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>3.74932E7</v>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D229"/>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
       <c r="B230" t="n">
-        <v>1500000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.78661E8</v>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D230"/>
     </row>
     <row r="231">
       <c r="A231" t="n">
         <v>2021.0</v>
       </c>
       <c r="B231" t="n">
-        <v>5.5527003E7</v>
+        <v>7.37935E7</v>
       </c>
       <c r="C231"/>
       <c r="D231" t="inlineStr">
         <is>
-          <t>J - Informasjon og kommunikasjon</t>
+          <t>C - Industri</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
         <v>2021.0</v>
       </c>
       <c r="B232" t="n">
-        <v>3.9455131E7</v>
+        <v>1628000.0</v>
       </c>
       <c r="C232"/>
       <c r="D232" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
         <v>2021.0</v>
       </c>
       <c r="B233" t="n">
-        <v>809500.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C233"/>
       <c r="D233" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>I - Overnattings- og serveringsvirksomhet</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
         <v>2021.0</v>
       </c>
       <c r="B234" t="n">
-        <v>6.6459E7</v>
+        <v>5.5614E7</v>
       </c>
       <c r="C234"/>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Q - Helse- og sosialtjenester</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
         <v>2021.0</v>
       </c>
       <c r="B235" t="n">
-        <v>100000.0</v>
+        <v>3.9656E7</v>
       </c>
       <c r="C235"/>
       <c r="D235" t="inlineStr">
         <is>
-          <t>X - Uspesifisert</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B236" t="n">
-        <v>7781999.0</v>
-[...6 lines deleted...]
-      <c r="D236"/>
+        <v>1591000.0</v>
+      </c>
+      <c r="C236"/>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>P - Undervisning</t>
+        </is>
+      </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B237" t="n">
-        <v>3.5107052E7</v>
-[...6 lines deleted...]
-      <c r="D237"/>
+        <v>6.6459E7</v>
+      </c>
+      <c r="C237"/>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Q - Helse- og sosialtjenester</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B238" t="n">
-        <v>4671554.0</v>
-[...6 lines deleted...]
-      <c r="D238"/>
+        <v>100000.0</v>
+      </c>
+      <c r="C238"/>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>X - Uspesifisert</t>
+        </is>
+      </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B239" t="n">
-        <v>1.4327921E7</v>
+        <v>1.4895E7</v>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Distriktsutviklingstilskudd</t>
         </is>
       </c>
       <c r="D239"/>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B240" t="n">
-        <v>4450000.0</v>
+        <v>7.5745E7</v>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Lavrisikolån</t>
+          <t>Ekstraordinære tiltak</t>
         </is>
       </c>
       <c r="D240"/>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B241" t="n">
-        <v>4235420.0</v>
+        <v>5.78025E7</v>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Landbrukstilskudd</t>
+          <t>Innovasjonstilskudd</t>
         </is>
       </c>
       <c r="D241"/>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B242" t="n">
-        <v>1.8885308E7</v>
+        <v>1.3495E7</v>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Oppstartstilskudd</t>
+          <t>Internasjonale tilskuddsprogrammer</t>
         </is>
       </c>
       <c r="D242"/>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B243" t="n">
-        <v>7.25E7</v>
+        <v>9600000.0</v>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Risikolån</t>
+          <t>Klynger og nettverk</t>
         </is>
       </c>
       <c r="D243"/>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B244" t="n">
-        <v>3.3322949E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>2290000.0</v>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D244"/>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B245" t="n">
-        <v>9878946.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.9889E7</v>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D245"/>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
       <c r="B246" t="n">
-        <v>4.505131E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>4.6625E7</v>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D246"/>
     </row>
     <row r="247">
       <c r="A247" t="n">
         <v>2022.0</v>
       </c>
       <c r="B247" t="n">
-        <v>475000.0</v>
+        <v>3.648E7</v>
       </c>
       <c r="C247"/>
       <c r="D247" t="inlineStr">
         <is>
-          <t>L - Omsetning og drift av fast eiendom</t>
+          <t>C - Industri</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
         <v>2022.0</v>
       </c>
       <c r="B248" t="n">
-        <v>4.1387734E7</v>
+        <v>1.0801E7</v>
       </c>
       <c r="C248"/>
       <c r="D248" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
         <v>2022.0</v>
       </c>
       <c r="B249" t="n">
-        <v>292796.0</v>
+        <v>4.5489E7</v>
       </c>
       <c r="C249"/>
       <c r="D249" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
         <v>2022.0</v>
       </c>
       <c r="B250" t="n">
-        <v>1600000.0</v>
+        <v>475000.0</v>
       </c>
       <c r="C250"/>
       <c r="D250" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>L - Omsetning og drift av fast eiendom</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
         <v>2022.0</v>
       </c>
       <c r="B251" t="n">
-        <v>2.8372598E7</v>
+        <v>4.2621E7</v>
       </c>
       <c r="C251"/>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Q - Helse- og sosialtjenester</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
         <v>2022.0</v>
       </c>
       <c r="B252" t="n">
-        <v>877921.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C252"/>
       <c r="D252" t="inlineStr">
         <is>
-          <t>S - Annen tjenesteyting</t>
+          <t>N - Forretningsmessig tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
         <v>2022.0</v>
       </c>
       <c r="B253" t="n">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C253"/>
       <c r="D253" t="inlineStr">
         <is>
-          <t>X - Uspesifisert</t>
+          <t>P - Undervisning</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B254" t="n">
-        <v>2.4256736E7</v>
-[...6 lines deleted...]
-      <c r="D254"/>
+        <v>3.0716338E7</v>
+      </c>
+      <c r="C254"/>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Q - Helse- og sosialtjenester</t>
+        </is>
+      </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B255" t="n">
-        <v>7.6239639E7</v>
-[...6 lines deleted...]
-      <c r="D255"/>
+        <v>1000000.0</v>
+      </c>
+      <c r="C255"/>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>S - Annen tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B256" t="n">
-        <v>3521517.0</v>
-[...6 lines deleted...]
-      <c r="D256"/>
+        <v>700000.0</v>
+      </c>
+      <c r="C256"/>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>X - Uspesifisert</t>
+        </is>
+      </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B257" t="n">
-        <v>1.127E7</v>
+        <v>8315000.0</v>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Klynger og nettverk</t>
+          <t>Distriktsutviklingstilskudd</t>
         </is>
       </c>
       <c r="D257"/>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B258" t="n">
-        <v>1.9876693E7</v>
+        <v>4.1329623E7</v>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Oppstartstilskudd</t>
+          <t>Innovasjonstilskudd</t>
         </is>
       </c>
       <c r="D258"/>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B259" t="n">
-        <v>1.2065E8</v>
+        <v>5458000.0</v>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Risikolån</t>
+          <t>Internasjonale tilskuddsprogrammer</t>
         </is>
       </c>
       <c r="D259"/>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B260" t="n">
-        <v>5.7884284E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.445E7</v>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D260"/>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B261" t="n">
-        <v>3452411.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>4250000.0</v>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D261"/>
     </row>
     <row r="262">
       <c r="A262" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B262" t="n">
-        <v>7.0347444E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>4450000.0</v>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>Lavrisikolån</t>
+        </is>
+      </c>
+      <c r="D262"/>
     </row>
     <row r="263">
       <c r="A263" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B263" t="n">
-        <v>6.6387946E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.9429715E7</v>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D263"/>
     </row>
     <row r="264">
       <c r="A264" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
       <c r="B264" t="n">
-        <v>415000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7.25E7</v>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D264"/>
     </row>
     <row r="265">
       <c r="A265" t="n">
         <v>2023.0</v>
       </c>
       <c r="B265" t="n">
-        <v>1600000.0</v>
+        <v>5.936258E7</v>
       </c>
       <c r="C265"/>
       <c r="D265" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>C - Industri</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="n">
         <v>2023.0</v>
       </c>
       <c r="B266" t="n">
-        <v>4.92275E7</v>
+        <v>3501500.0</v>
       </c>
       <c r="C266"/>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Q - Helse- og sosialtjenester</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="n">
         <v>2023.0</v>
       </c>
       <c r="B267" t="n">
-        <v>5000000.0</v>
+        <v>7.0745425E7</v>
       </c>
       <c r="C267"/>
       <c r="D267" t="inlineStr">
         <is>
-          <t>S - Annen tjenesteyting</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="n">
         <v>2023.0</v>
       </c>
       <c r="B268" t="n">
-        <v>1500000.0</v>
+        <v>6.6916296E7</v>
       </c>
       <c r="C268"/>
       <c r="D268" t="inlineStr">
         <is>
-          <t>X - Uspesifisert</t>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B269" t="n">
-        <v>6605011.0</v>
-[...6 lines deleted...]
-      <c r="D269"/>
+        <v>415000.0</v>
+      </c>
+      <c r="C269"/>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>N - Forretningsmessig tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="270">
       <c r="A270" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B270" t="n">
-        <v>5.0902338E7</v>
-[...6 lines deleted...]
-      <c r="D270"/>
+        <v>1600000.0</v>
+      </c>
+      <c r="C270"/>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>P - Undervisning</t>
+        </is>
+      </c>
     </row>
     <row r="271">
       <c r="A271" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B271" t="n">
-        <v>5750000.0</v>
-[...6 lines deleted...]
-      <c r="D271"/>
+        <v>4.92625E7</v>
+      </c>
+      <c r="C271"/>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Q - Helse- og sosialtjenester</t>
+        </is>
+      </c>
     </row>
     <row r="272">
       <c r="A272" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B272" t="n">
-        <v>424500.0</v>
-[...6 lines deleted...]
-      <c r="D272"/>
+        <v>5000000.0</v>
+      </c>
+      <c r="C272"/>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>S - Annen tjenesteyting</t>
+        </is>
+      </c>
     </row>
     <row r="273">
       <c r="A273" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B273" t="n">
-        <v>3.0213514E7</v>
-[...6 lines deleted...]
-      <c r="D273"/>
+        <v>1500000.0</v>
+      </c>
+      <c r="C273"/>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>X - Uspesifisert</t>
+        </is>
+      </c>
     </row>
     <row r="274">
       <c r="A274" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B274" t="n">
-        <v>1.701E8</v>
+        <v>2.43165E7</v>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Risikolån</t>
+          <t>Distriktsutviklingstilskudd</t>
         </is>
       </c>
       <c r="D274"/>
     </row>
     <row r="275">
       <c r="A275" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B275" t="n">
-        <v>224500.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>7.651558E7</v>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D275"/>
     </row>
     <row r="276">
       <c r="A276" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B276" t="n">
-        <v>8767697.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>4925000.0</v>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>Internasjonale tilskuddsprogrammer</t>
+        </is>
+      </c>
+      <c r="D276"/>
     </row>
     <row r="277">
       <c r="A277" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B277" t="n">
-        <v>3500000.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.127E7</v>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D277"/>
     </row>
     <row r="278">
       <c r="A278" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B278" t="n">
-        <v>6034610.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>2.0626221E7</v>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D278"/>
     </row>
     <row r="279">
       <c r="A279" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
       <c r="B279" t="n">
-        <v>5.1169808E7</v>
-[...6 lines deleted...]
-      </c>
+        <v>1.2065E8</v>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D279"/>
     </row>
     <row r="280">
       <c r="A280" t="n">
         <v>2024.0</v>
       </c>
       <c r="B280" t="n">
-        <v>1.68398006E8</v>
+        <v>224500.0</v>
       </c>
       <c r="C280"/>
       <c r="D280" t="inlineStr">
         <is>
-          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+          <t>A1 - Jordbruk/skogbruk</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="n">
         <v>2024.0</v>
       </c>
       <c r="B281" t="n">
-        <v>223280.0</v>
+        <v>9013428.0</v>
       </c>
       <c r="C281"/>
       <c r="D281" t="inlineStr">
         <is>
-          <t>N - Forretningsmessig tjenesteyting</t>
+          <t>C - Industri</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="n">
         <v>2024.0</v>
       </c>
       <c r="B282" t="n">
-        <v>1000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C282"/>
       <c r="D282" t="inlineStr">
         <is>
-          <t>P - Undervisning</t>
+          <t>E - Vannforsyning, avløps- og renovasjonsvirksomhet</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="n">
         <v>2024.0</v>
       </c>
       <c r="B283" t="n">
-        <v>2.2796089E7</v>
+        <v>6671067.0</v>
       </c>
       <c r="C283"/>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Q - Helse- og sosialtjenester</t>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="n">
         <v>2024.0</v>
       </c>
       <c r="B284" t="n">
-        <v>200000.0</v>
+        <v>5.1446895E7</v>
       </c>
       <c r="C284"/>
       <c r="D284" t="inlineStr">
         <is>
-          <t>S - Annen tjenesteyting</t>
+          <t>J - Informasjon og kommunikasjon</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="n">
         <v>2024.0</v>
       </c>
       <c r="B285" t="n">
-        <v>1681373.0</v>
+        <v>1.68849828E8</v>
       </c>
       <c r="C285"/>
       <c r="D285" t="inlineStr">
         <is>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B286" t="n">
+        <v>223280.0</v>
+      </c>
+      <c r="C286"/>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>N - Forretningsmessig tjenesteyting</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B287" t="n">
+        <v>1000000.0</v>
+      </c>
+      <c r="C287"/>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>P - Undervisning</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B288" t="n">
+        <v>2.2828923E7</v>
+      </c>
+      <c r="C288"/>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Q - Helse- og sosialtjenester</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B289" t="n">
+        <v>200000.0</v>
+      </c>
+      <c r="C289"/>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>S - Annen tjenesteyting</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B290" t="n">
+        <v>1695000.0</v>
+      </c>
+      <c r="C290"/>
+      <c r="D290" t="inlineStr">
+        <is>
           <t>X - Uspesifisert</t>
         </is>
       </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B291" t="n">
+        <v>6670000.0</v>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D291"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B292" t="n">
+        <v>5.1742875E7</v>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D292"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B293" t="n">
+        <v>5750000.0</v>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D293"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B294" t="n">
+        <v>424500.0</v>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D294"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B295" t="n">
+        <v>3.0965546E7</v>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D295"/>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B296" t="n">
+        <v>1.701E8</v>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D296"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B297" t="n">
+        <v>4.8116765E7</v>
+      </c>
+      <c r="C297"/>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>C - Industri</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B298" t="n">
+        <v>3.9942968E7</v>
+      </c>
+      <c r="C298"/>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>G - Varehandel- reparasjon av motorvogner</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B299" t="n">
+        <v>1.1217728E8</v>
+      </c>
+      <c r="C299"/>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>J - Informasjon og kommunikasjon</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B300" t="n">
+        <v>1.17148785E8</v>
+      </c>
+      <c r="C300"/>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>M - Faglig, vitenskapelig og teknisk tjenesteyting</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B301" t="n">
+        <v>267500.0</v>
+      </c>
+      <c r="C301"/>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>N - Forretningsmessig tjenesteyting</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B302" t="n">
+        <v>2250000.0</v>
+      </c>
+      <c r="C302"/>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>P - Undervisning</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B303" t="n">
+        <v>4.3315925E7</v>
+      </c>
+      <c r="C303"/>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>Q - Helse- og sosialtjenester</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B304" t="n">
+        <v>1.5279E7</v>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>Distriktsutviklingstilskudd</t>
+        </is>
+      </c>
+      <c r="D304"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B305" t="n">
+        <v>6.1871355E7</v>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>Innovasjonstilskudd</t>
+        </is>
+      </c>
+      <c r="D305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B306" t="n">
+        <v>1.552E7</v>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>Klynger og nettverk</t>
+        </is>
+      </c>
+      <c r="D306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B307" t="n">
+        <v>50000.0</v>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>Landbrukstilskudd</t>
+        </is>
+      </c>
+      <c r="D307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B308" t="n">
+        <v>4.1648868E7</v>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>Oppstartstilskudd</t>
+        </is>
+      </c>
+      <c r="D308"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="B309" t="n">
+        <v>2.2885E8</v>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>Risikolån og garantier</t>
+        </is>
+      </c>
+      <c r="D309"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>