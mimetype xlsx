--- v1 (2026-02-05)
+++ v2 (2026-07-26)
@@ -2811,30509 +2811,34195 @@
           <t>Øye</t>
         </is>
       </c>
       <c r="B144"/>
       <c r="C144" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D144" t="n">
         <v>0.0</v>
       </c>
       <c r="E144" t="n">
         <v>2013.0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145"/>
       <c r="B145" t="inlineStr">
         <is>
           <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D145" t="n">
-        <v>1.572347271E8</v>
+        <v>2308303.9974497897</v>
       </c>
       <c r="E145" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146"/>
       <c r="B146" t="inlineStr">
         <is>
           <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D146" t="n">
-        <v>2.785946661E8</v>
+        <v>0.0</v>
       </c>
       <c r="E146" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147"/>
       <c r="B147" t="inlineStr">
         <is>
           <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D147" t="n">
-        <v>9.62878026E7</v>
+        <v>0.0</v>
       </c>
       <c r="E147" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148"/>
       <c r="B148" t="inlineStr">
         <is>
           <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D148" t="n">
-        <v>1.3018205805E8</v>
+        <v>0.0</v>
       </c>
       <c r="E148" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149"/>
       <c r="B149" t="inlineStr">
         <is>
           <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D149" t="n">
-        <v>1.8103627815E8</v>
+        <v>0.0</v>
       </c>
       <c r="E149" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150"/>
       <c r="B150" t="inlineStr">
         <is>
           <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D150" t="n">
-        <v>9.985647045E7</v>
+        <v>0.0</v>
       </c>
       <c r="E150" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151"/>
       <c r="B151" t="inlineStr">
         <is>
           <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D151" t="n">
-        <v>6.221543165E7</v>
+        <v>0.0</v>
       </c>
       <c r="E151" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152"/>
       <c r="B152" t="inlineStr">
         <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D152" t="n">
-        <v>1.373913625E8</v>
+        <v>0.0</v>
       </c>
       <c r="E152" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B153"/>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D153" t="n">
-        <v>9223000.0</v>
+        <v>2308303.9974497897</v>
       </c>
       <c r="E153" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B154"/>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D154" t="n">
-        <v>6.81050355E7</v>
+        <v>0.0</v>
       </c>
       <c r="E154" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B155"/>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D155" t="n">
-        <v>1602500.0</v>
+        <v>0.0</v>
       </c>
       <c r="E155" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B156"/>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D156" t="n">
-        <v>4.9088837E7</v>
+        <v>0.0</v>
       </c>
       <c r="E156" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B157"/>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D157" t="n">
-        <v>3.068803786E8</v>
+        <v>0.0</v>
       </c>
       <c r="E157" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B158"/>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D158" t="n">
-        <v>1.074415902E8</v>
+        <v>0.0</v>
       </c>
       <c r="E158" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B159"/>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D159" t="n">
-        <v>7673192.65</v>
+        <v>0.0</v>
       </c>
       <c r="E159" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B160"/>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D160" t="n">
-        <v>7.267182265E7</v>
+        <v>0.0</v>
       </c>
       <c r="E160" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B161"/>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D161" t="n">
-        <v>8900000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E161" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B162"/>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D162" t="n">
-        <v>1.021071055E8</v>
+        <v>0.0</v>
       </c>
       <c r="E162" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B163"/>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D163" t="n">
-        <v>1.890957865E8</v>
+        <v>0.0</v>
       </c>
       <c r="E163" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B164"/>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D164" t="n">
-        <v>1.82432335E7</v>
+        <v>0.0</v>
       </c>
       <c r="E164" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B165"/>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D165" t="n">
-        <v>5238073.0</v>
+        <v>0.0</v>
       </c>
       <c r="E165" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B166"/>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D166" t="n">
-        <v>1.27437497E8</v>
+        <v>0.0</v>
       </c>
       <c r="E166" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B167"/>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D167" t="n">
-        <v>1.9481153E7</v>
+        <v>0.0</v>
       </c>
       <c r="E167" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B168"/>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D168" t="n">
-        <v>1.6069968E7</v>
+        <v>0.0</v>
       </c>
       <c r="E168" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B169"/>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D169" t="n">
-        <v>3262000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E169" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B170"/>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D170" t="n">
-        <v>4519857.0</v>
+        <v>0.0</v>
       </c>
       <c r="E170" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B171"/>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D171" t="n">
-        <v>2.39527665E7</v>
+        <v>0.0</v>
       </c>
       <c r="E171" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B172"/>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D172" t="n">
-        <v>804000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E172" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="173">
-      <c r="A173" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B173"/>
+      <c r="A173"/>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D173" t="n">
-        <v>1001000.0</v>
+        <v>1.572347271E8</v>
       </c>
       <c r="E173" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D174" t="n">
-        <v>6.1998946E7</v>
+        <v>2.785946661E8</v>
       </c>
       <c r="E174" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D175" t="n">
-        <v>1.5226869E7</v>
+        <v>9.62878026E7</v>
       </c>
       <c r="E175" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D176" t="n">
-        <v>4639624.0</v>
+        <v>1.3018205805E8</v>
       </c>
       <c r="E176" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D177" t="n">
-        <v>2.8350838E7</v>
+        <v>1.8103627815E8</v>
       </c>
       <c r="E177" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D178" t="n">
-        <v>8.9344401E7</v>
+        <v>9.985647045E7</v>
       </c>
       <c r="E178" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D179" t="n">
-        <v>1.6631225E7</v>
+        <v>6.221543165E7</v>
       </c>
       <c r="E179" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D180" t="n">
-        <v>2195813.0</v>
+        <v>1.373913625E8</v>
       </c>
       <c r="E180" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="181">
-      <c r="A181"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B181"/>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D181" t="n">
-        <v>2543811.0</v>
+        <v>9223000.0</v>
       </c>
       <c r="E181" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B182"/>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D182" t="n">
-        <v>2.42202714E8</v>
+        <v>6.81050355E7</v>
       </c>
       <c r="E182" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="183">
-      <c r="A183"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B183"/>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D183" t="n">
-        <v>1187500.0</v>
+        <v>1602500.0</v>
       </c>
       <c r="E183" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="184">
-      <c r="A184"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B184"/>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D184" t="n">
-        <v>3317050.0</v>
+        <v>4.9088837E7</v>
       </c>
       <c r="E184" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="185">
-      <c r="A185"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B185"/>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D185" t="n">
-        <v>0.0</v>
+        <v>3.068803786E8</v>
       </c>
       <c r="E185" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="186">
-      <c r="A186"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B186"/>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D186" t="n">
-        <v>2802500.0</v>
+        <v>1.074415902E8</v>
       </c>
       <c r="E186" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="187">
-      <c r="A187"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B187"/>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D187" t="n">
-        <v>0.0</v>
+        <v>7673192.65</v>
       </c>
       <c r="E187" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="188">
-      <c r="A188"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B188"/>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D188" t="n">
-        <v>2731250.0</v>
+        <v>7.267182265E7</v>
       </c>
       <c r="E188" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="189">
-      <c r="A189"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B189"/>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D189" t="n">
-        <v>950000.0</v>
+        <v>8900000.0</v>
       </c>
       <c r="E189" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="190">
-      <c r="A190"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B190"/>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D190" t="n">
-        <v>1662500.0</v>
+        <v>1.021071055E8</v>
       </c>
       <c r="E190" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B191"/>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D191" t="n">
-        <v>752050.0</v>
+        <v>1.890957865E8</v>
       </c>
       <c r="E191" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B192"/>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D192" t="n">
-        <v>0.0</v>
+        <v>1.82432335E7</v>
       </c>
       <c r="E192" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B193"/>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D193" t="n">
-        <v>950000.0</v>
+        <v>5238073.0</v>
       </c>
       <c r="E193" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B194"/>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D194" t="n">
-        <v>0.0</v>
+        <v>1.27437497E8</v>
       </c>
       <c r="E194" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B195"/>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D195" t="n">
-        <v>4631250.0</v>
+        <v>1.9481153E7</v>
       </c>
       <c r="E195" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B196"/>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D196" t="n">
-        <v>0.0</v>
+        <v>1.6069968E7</v>
       </c>
       <c r="E196" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B197"/>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D197" t="n">
-        <v>475000.0</v>
+        <v>3262000.0</v>
       </c>
       <c r="E197" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B198"/>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D198" t="n">
-        <v>0.0</v>
+        <v>4519857.0</v>
       </c>
       <c r="E198" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B199"/>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D199" t="n">
-        <v>0.0</v>
+        <v>2.39527665E7</v>
       </c>
       <c r="E199" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B200"/>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D200" t="n">
-        <v>475000.0</v>
+        <v>804000.0</v>
       </c>
       <c r="E200" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B201"/>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D201" t="n">
-        <v>475000.0</v>
+        <v>1001000.0</v>
       </c>
       <c r="E201" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="202">
-      <c r="A202" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B202"/>
+      <c r="A202"/>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D202" t="n">
-        <v>1615000.0</v>
+        <v>6.1998946E7</v>
       </c>
       <c r="E202" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="203">
-      <c r="A203" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B203"/>
+      <c r="A203"/>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D203" t="n">
-        <v>0.0</v>
+        <v>1.5226869E7</v>
       </c>
       <c r="E203" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="204">
-      <c r="A204" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B204"/>
+      <c r="A204"/>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D204" t="n">
-        <v>950000.0</v>
+        <v>4639624.0</v>
       </c>
       <c r="E204" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="205">
-      <c r="A205" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B205"/>
+      <c r="A205"/>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D205" t="n">
-        <v>0.0</v>
+        <v>2.8350838E7</v>
       </c>
       <c r="E205" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="206">
-      <c r="A206" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B206"/>
+      <c r="A206"/>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D206" t="n">
-        <v>475000.0</v>
+        <v>8.9344401E7</v>
       </c>
       <c r="E206" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="207">
-      <c r="A207" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B207"/>
+      <c r="A207"/>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D207" t="n">
-        <v>190000.0</v>
+        <v>1.6631225E7</v>
       </c>
       <c r="E207" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="208">
-      <c r="A208" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B208"/>
+      <c r="A208"/>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D208" t="n">
-        <v>0.0</v>
+        <v>2195813.0</v>
       </c>
       <c r="E208" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="209">
-      <c r="A209" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B209"/>
+      <c r="A209"/>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D209" t="n">
-        <v>1425000.0</v>
+        <v>2543811.0</v>
       </c>
       <c r="E209" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B210"/>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D210" t="n">
-        <v>237500.0</v>
+        <v>2.42202714E8</v>
       </c>
       <c r="E210" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="211">
-      <c r="A211" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B211"/>
+      <c r="A211"/>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D211" t="n">
-        <v>0.0</v>
+        <v>1187500.0</v>
       </c>
       <c r="E211" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D212" t="n">
-        <v>1.288E8</v>
+        <v>3317050.0</v>
       </c>
       <c r="E212" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D213" t="n">
-        <v>1.355E8</v>
+        <v>0.0</v>
       </c>
       <c r="E213" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D214" t="n">
-        <v>5.89E7</v>
+        <v>2802500.0</v>
       </c>
       <c r="E214" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D215" t="n">
-        <v>1.812E8</v>
+        <v>0.0</v>
       </c>
       <c r="E215" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D216" t="n">
-        <v>1.206E8</v>
+        <v>2731250.0</v>
       </c>
       <c r="E216" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D217" t="n">
-        <v>1.121E8</v>
+        <v>950000.0</v>
       </c>
       <c r="E217" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D218" t="n">
-        <v>4.47E7</v>
+        <v>1662500.0</v>
       </c>
       <c r="E218" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B219"/>
       <c r="C219" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D219" t="n">
-        <v>6.07E7</v>
+        <v>752050.0</v>
       </c>
       <c r="E219" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B220"/>
       <c r="C220" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D220" t="n">
-        <v>5.7014177E7</v>
+        <v>0.0</v>
       </c>
       <c r="E220" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B221"/>
       <c r="C221" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D221" t="n">
-        <v>6.7534861E7</v>
+        <v>950000.0</v>
       </c>
       <c r="E221" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B222"/>
       <c r="C222" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D222" t="n">
-        <v>1.8661228E7</v>
+        <v>0.0</v>
       </c>
       <c r="E222" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B223"/>
       <c r="C223" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D223" t="n">
-        <v>3.620949E7</v>
+        <v>4631250.0</v>
       </c>
       <c r="E223" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B224"/>
       <c r="C224" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D224" t="n">
-        <v>3.4897832E7</v>
+        <v>0.0</v>
       </c>
       <c r="E224" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B225"/>
       <c r="C225" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D225" t="n">
-        <v>7.3688662E7</v>
+        <v>475000.0</v>
       </c>
       <c r="E225" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B226"/>
       <c r="C226" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D226" t="n">
-        <v>1.159143E7</v>
+        <v>0.0</v>
       </c>
       <c r="E226" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B227"/>
       <c r="C227" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D227" t="n">
-        <v>9.4153965E7</v>
+        <v>0.0</v>
       </c>
       <c r="E227" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B228"/>
       <c r="C228" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D228" t="n">
-        <v>5905971.0</v>
+        <v>475000.0</v>
       </c>
       <c r="E228" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B229"/>
       <c r="C229" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D229" t="n">
-        <v>2.219172E7</v>
+        <v>475000.0</v>
       </c>
       <c r="E229" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B230"/>
       <c r="C230" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D230" t="n">
-        <v>2.01068765E8</v>
+        <v>1615000.0</v>
       </c>
       <c r="E230" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B231"/>
       <c r="C231" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D231" t="n">
-        <v>9658134.0</v>
+        <v>0.0</v>
       </c>
       <c r="E231" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B232"/>
       <c r="C232" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D232" t="n">
-        <v>3286643.0</v>
+        <v>950000.0</v>
       </c>
       <c r="E232" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B233"/>
       <c r="C233" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D233" t="n">
-        <v>8.5303287E7</v>
+        <v>0.0</v>
       </c>
       <c r="E233" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B234"/>
       <c r="C234" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D234" t="n">
-        <v>2.0063177E7</v>
+        <v>475000.0</v>
       </c>
       <c r="E234" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B235"/>
       <c r="C235" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D235" t="n">
-        <v>3.3271161E7</v>
+        <v>190000.0</v>
       </c>
       <c r="E235" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B236"/>
       <c r="C236" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D236" t="n">
-        <v>1.5189436E7</v>
+        <v>0.0</v>
       </c>
       <c r="E236" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B237"/>
       <c r="C237" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D237" t="n">
-        <v>6536523.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="E237" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B238"/>
       <c r="C238" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D238" t="n">
-        <v>4.2329979E7</v>
+        <v>237500.0</v>
       </c>
       <c r="E238" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B239"/>
       <c r="C239" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D239" t="n">
-        <v>1707000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E239" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="240">
-      <c r="A240" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B240"/>
+      <c r="A240"/>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D240" t="n">
-        <v>2356023.0</v>
+        <v>1.288E8</v>
       </c>
       <c r="E240" t="n">
         <v>2014.0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D241" t="n">
-        <v>5275571.64478132</v>
+        <v>1.355E8</v>
       </c>
       <c r="E241" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D242" t="n">
-        <v>3080308.02785452</v>
+        <v>5.89E7</v>
       </c>
       <c r="E242" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D243" t="n">
-        <v>501150.16560477</v>
+        <v>1.812E8</v>
       </c>
       <c r="E243" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D244" t="n">
-        <v>3358386.3811203</v>
+        <v>1.206E8</v>
       </c>
       <c r="E244" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D245" t="n">
-        <v>4587203.33634293</v>
+        <v>1.121E8</v>
       </c>
       <c r="E245" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D246" t="n">
-        <v>2019319.8905389</v>
+        <v>4.47E7</v>
       </c>
       <c r="E246" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D247" t="n">
-        <v>509821.8476117</v>
+        <v>6.07E7</v>
       </c>
       <c r="E247" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="248">
-      <c r="A248"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B248"/>
       <c r="C248" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D248" t="n">
-        <v>2056187.41073321</v>
+        <v>5.7014177E7</v>
       </c>
       <c r="E248" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B249"/>
       <c r="C249" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D249" t="n">
-        <v>173242.15617689</v>
+        <v>6.7534861E7</v>
       </c>
       <c r="E249" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Blod</t>
         </is>
       </c>
       <c r="B250"/>
       <c r="C250" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D250" t="n">
-        <v>12530.1215145</v>
+        <v>1.8661228E7</v>
       </c>
       <c r="E250" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B251"/>
       <c r="C251" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D251" t="n">
-        <v>427483.40060542</v>
+        <v>3.620949E7</v>
       </c>
       <c r="E251" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B252"/>
       <c r="C252" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D252" t="n">
-        <v>5662698.96145226</v>
+        <v>3.4897832E7</v>
       </c>
       <c r="E252" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B253"/>
       <c r="C253" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D253" t="n">
-        <v>2838416.70655964</v>
+        <v>7.3688662E7</v>
       </c>
       <c r="E253" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B254"/>
       <c r="C254" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D254" t="n">
-        <v>309668.03087343</v>
+        <v>1.159143E7</v>
       </c>
       <c r="E254" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B255"/>
       <c r="C255" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D255" t="n">
-        <v>2461954.21751411</v>
+        <v>9.4153965E7</v>
       </c>
       <c r="E255" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Hud</t>
         </is>
       </c>
       <c r="B256"/>
       <c r="C256" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D256" t="n">
-        <v>0.0</v>
+        <v>5905971.0</v>
       </c>
       <c r="E256" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Infeksjon</t>
         </is>
       </c>
       <c r="B257"/>
       <c r="C257" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D257" t="n">
-        <v>242520.31513197</v>
+        <v>2.219172E7</v>
       </c>
       <c r="E257" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Kreft</t>
         </is>
       </c>
       <c r="B258"/>
       <c r="C258" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D258" t="n">
-        <v>2519833.67349353</v>
+        <v>2.01068765E8</v>
       </c>
       <c r="E258" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B259"/>
       <c r="C259" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D259" t="n">
-        <v>1537193.56710297</v>
+        <v>9658134.0</v>
       </c>
       <c r="E259" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B260"/>
       <c r="C260" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D260" t="n">
-        <v>0.0</v>
+        <v>3286643.0</v>
       </c>
       <c r="E260" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Mental helse</t>
         </is>
       </c>
       <c r="B261"/>
       <c r="C261" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D261" t="n">
-        <v>1300105.52721838</v>
+        <v>8.5303287E7</v>
       </c>
       <c r="E261" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B262"/>
       <c r="C262" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D262" t="n">
-        <v>1362376.79232158</v>
+        <v>2.0063177E7</v>
       </c>
       <c r="E262" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B263"/>
       <c r="C263" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D263" t="n">
-        <v>725356.20435288</v>
+        <v>3.3271161E7</v>
       </c>
       <c r="E263" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B264"/>
       <c r="C264" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D264" t="n">
-        <v>0.0</v>
+        <v>1.5189436E7</v>
       </c>
       <c r="E264" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B265"/>
       <c r="C265" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D265" t="n">
-        <v>0.0</v>
+        <v>6536523.0</v>
       </c>
       <c r="E265" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B266"/>
       <c r="C266" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D266" t="n">
-        <v>1761172.86713152</v>
+        <v>4.2329979E7</v>
       </c>
       <c r="E266" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Øre</t>
         </is>
       </c>
       <c r="B267"/>
       <c r="C267" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D267" t="n">
-        <v>0.0</v>
+        <v>1707000.0</v>
       </c>
       <c r="E267" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Øye</t>
         </is>
       </c>
       <c r="B268"/>
       <c r="C268" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D268" t="n">
-        <v>53396.14722581</v>
+        <v>2356023.0</v>
       </c>
       <c r="E268" t="n">
-        <v>2015.0</v>
+        <v>2014.0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269"/>
       <c r="B269" t="inlineStr">
         <is>
           <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D269" t="n">
-        <v>1.415704595E8</v>
+        <v>5163666.86132175</v>
       </c>
       <c r="E269" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270"/>
       <c r="B270" t="inlineStr">
         <is>
           <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D270" t="n">
-        <v>2.65978946E8</v>
+        <v>3080308.02785452</v>
       </c>
       <c r="E270" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271"/>
       <c r="B271" t="inlineStr">
         <is>
           <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D271" t="n">
-        <v>1.0428328E8</v>
+        <v>501150.16560477</v>
       </c>
       <c r="E271" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272"/>
       <c r="B272" t="inlineStr">
         <is>
           <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D272" t="n">
-        <v>1.445402175E8</v>
+        <v>3409561.19568992</v>
       </c>
       <c r="E272" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273"/>
       <c r="B273" t="inlineStr">
         <is>
           <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D273" t="n">
-        <v>1.847947375E8</v>
+        <v>4587203.33634293</v>
       </c>
       <c r="E273" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274"/>
       <c r="B274" t="inlineStr">
         <is>
           <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D274" t="n">
-        <v>1.023495955E8</v>
+        <v>2127099.8190992</v>
       </c>
       <c r="E274" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275"/>
       <c r="B275" t="inlineStr">
         <is>
           <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D275" t="n">
-        <v>5.5495375E7</v>
+        <v>945035.5702234299</v>
       </c>
       <c r="E275" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276"/>
       <c r="B276" t="inlineStr">
         <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D276" t="n">
-        <v>1.33324268E8</v>
+        <v>2056187.4107332102</v>
       </c>
       <c r="E276" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B277"/>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D277" t="n">
-        <v>1.55475E7</v>
+        <v>173242.15617689</v>
       </c>
       <c r="E277" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B278"/>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D278" t="n">
-        <v>6.6063874E7</v>
+        <v>12530.1215145</v>
       </c>
       <c r="E278" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B279"/>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D279" t="n">
-        <v>1930500.0</v>
+        <v>427483.40060542</v>
       </c>
       <c r="E279" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B280"/>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D280" t="n">
-        <v>4.4903237E7</v>
+        <v>5733479.27964552</v>
       </c>
       <c r="E280" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B281"/>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D281" t="n">
-        <v>2.837933065E8</v>
+        <v>2814686.34803673</v>
       </c>
       <c r="E281" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B282"/>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D282" t="n">
-        <v>9.616989E7</v>
+        <v>309668.03087342996</v>
       </c>
       <c r="E282" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B283"/>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D283" t="n">
-        <v>1.2129346E7</v>
+        <v>2461954.21751411</v>
       </c>
       <c r="E283" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B284"/>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D284" t="n">
-        <v>6.7994855E7</v>
+        <v>0.0</v>
       </c>
       <c r="E284" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B285"/>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D285" t="n">
-        <v>1.0907927E7</v>
+        <v>242520.31513197</v>
       </c>
       <c r="E285" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B286"/>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D286" t="n">
-        <v>1.185676975E8</v>
+        <v>2519833.67349353</v>
       </c>
       <c r="E286" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B287"/>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D287" t="n">
-        <v>2.138313995E8</v>
+        <v>1537193.5671029699</v>
       </c>
       <c r="E287" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B288"/>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D288" t="n">
-        <v>2.5009451E7</v>
+        <v>0.0</v>
       </c>
       <c r="E288" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B289"/>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D289" t="n">
-        <v>2133333.0</v>
+        <v>1300105.52721838</v>
       </c>
       <c r="E289" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B290"/>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D290" t="n">
-        <v>1.010046165E8</v>
+        <v>1362376.79232158</v>
       </c>
       <c r="E290" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B291"/>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D291" t="n">
-        <v>1.9302411E7</v>
+        <v>1160569.92696461</v>
       </c>
       <c r="E291" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B292"/>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D292" t="n">
-        <v>1.6416564E7</v>
+        <v>0.0</v>
       </c>
       <c r="E292" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B293"/>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D293" t="n">
-        <v>6222000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E293" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B294"/>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D294" t="n">
-        <v>6331200.0</v>
+        <v>1761172.86713152</v>
       </c>
       <c r="E294" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B295"/>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D295" t="n">
-        <v>2.0784069E7</v>
+        <v>0.0</v>
       </c>
       <c r="E295" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B296"/>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D296" t="n">
-        <v>1209702.0</v>
+        <v>53396.147225810004</v>
       </c>
       <c r="E296" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B297"/>
+      <c r="A297"/>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D297" t="n">
-        <v>2084000.0</v>
+        <v>1.415704595E8</v>
       </c>
       <c r="E297" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D298" t="n">
-        <v>6.9485751E7</v>
+        <v>2.65978946E8</v>
       </c>
       <c r="E298" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D299" t="n">
-        <v>1.9965412E7</v>
+        <v>1.0428328E8</v>
       </c>
       <c r="E299" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D300" t="n">
-        <v>100000.0</v>
+        <v>1.445402175E8</v>
       </c>
       <c r="E300" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D301" t="n">
-        <v>2.9612049E7</v>
+        <v>1.847947375E8</v>
       </c>
       <c r="E301" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D302" t="n">
-        <v>7.7993448E7</v>
+        <v>1.023495955E8</v>
       </c>
       <c r="E302" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D303" t="n">
-        <v>3689902.0</v>
+        <v>5.5495375E7</v>
       </c>
       <c r="E303" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D304" t="n">
-        <v>350000.0</v>
+        <v>1.33324268E8</v>
       </c>
       <c r="E304" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="305">
-      <c r="A305"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B305"/>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D305" t="n">
-        <v>7447458.0</v>
+        <v>1.55475E7</v>
       </c>
       <c r="E305" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B306"/>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D306" t="n">
-        <v>2.48248839E8</v>
+        <v>6.6063874E7</v>
       </c>
       <c r="E306" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="307">
-      <c r="A307"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B307"/>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D307" t="n">
-        <v>0.0</v>
+        <v>1930500.0</v>
       </c>
       <c r="E307" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="308">
-      <c r="A308"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B308"/>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D308" t="n">
-        <v>5431500.0</v>
+        <v>4.4903237E7</v>
       </c>
       <c r="E308" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="309">
-      <c r="A309"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B309"/>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D309" t="n">
-        <v>0.0</v>
+        <v>2.837933065E8</v>
       </c>
       <c r="E309" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="310">
-      <c r="A310"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B310"/>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D310" t="n">
-        <v>2744000.0</v>
+        <v>9.616989E7</v>
       </c>
       <c r="E310" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="311">
-      <c r="A311"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B311"/>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D311" t="n">
-        <v>327000.0</v>
+        <v>1.2129346E7</v>
       </c>
       <c r="E311" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="312">
-      <c r="A312"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B312"/>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D312" t="n">
-        <v>1674500.0</v>
+        <v>6.7994855E7</v>
       </c>
       <c r="E312" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="313">
-      <c r="A313"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B313"/>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D313" t="n">
-        <v>857500.0</v>
+        <v>1.0907927E7</v>
       </c>
       <c r="E313" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="314">
-      <c r="A314"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B314"/>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D314" t="n">
-        <v>2164500.0</v>
+        <v>1.185676975E8</v>
       </c>
       <c r="E314" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B315"/>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D315" t="n">
-        <v>490000.0</v>
+        <v>2.138313995E8</v>
       </c>
       <c r="E315" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B316"/>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D316" t="n">
-        <v>0.0</v>
+        <v>2.5009451E7</v>
       </c>
       <c r="E316" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B317"/>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D317" t="n">
-        <v>0.0</v>
+        <v>2133333.0</v>
       </c>
       <c r="E317" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B318"/>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D318" t="n">
-        <v>0.0</v>
+        <v>1.010046165E8</v>
       </c>
       <c r="E318" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B319"/>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D319" t="n">
-        <v>4574000.0</v>
+        <v>1.9302411E7</v>
       </c>
       <c r="E319" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B320"/>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D320" t="n">
-        <v>0.0</v>
+        <v>1.6416564E7</v>
       </c>
       <c r="E320" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B321"/>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D321" t="n">
-        <v>0.0</v>
+        <v>6222000.0</v>
       </c>
       <c r="E321" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B322"/>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D322" t="n">
-        <v>0.0</v>
+        <v>6331200.0</v>
       </c>
       <c r="E322" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B323"/>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D323" t="n">
-        <v>0.0</v>
+        <v>2.0784069E7</v>
       </c>
       <c r="E323" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B324"/>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D324" t="n">
-        <v>245000.0</v>
+        <v>1209702.0</v>
       </c>
       <c r="E324" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B325"/>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D325" t="n">
-        <v>245000.0</v>
+        <v>2084000.0</v>
       </c>
       <c r="E325" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="326">
-      <c r="A326" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B326"/>
+      <c r="A326"/>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D326" t="n">
-        <v>1764000.0</v>
+        <v>6.9485751E7</v>
       </c>
       <c r="E326" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="327">
-      <c r="A327" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B327"/>
+      <c r="A327"/>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D327" t="n">
-        <v>0.0</v>
+        <v>1.9965412E7</v>
       </c>
       <c r="E327" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="328">
-      <c r="A328" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B328"/>
+      <c r="A328"/>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D328" t="n">
-        <v>1879000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E328" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="329">
-      <c r="A329" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B329"/>
+      <c r="A329"/>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D329" t="n">
-        <v>980000.0</v>
+        <v>2.9612049E7</v>
       </c>
       <c r="E329" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="330">
-      <c r="A330" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B330"/>
+      <c r="A330"/>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D330" t="n">
-        <v>490000.0</v>
+        <v>7.7993448E7</v>
       </c>
       <c r="E330" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="331">
-      <c r="A331" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B331"/>
+      <c r="A331"/>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D331" t="n">
-        <v>82000.0</v>
+        <v>3689902.0</v>
       </c>
       <c r="E331" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="332">
-      <c r="A332" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B332"/>
+      <c r="A332"/>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D332" t="n">
-        <v>0.0</v>
+        <v>350000.0</v>
       </c>
       <c r="E332" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="333">
-      <c r="A333" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B333"/>
+      <c r="A333"/>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D333" t="n">
-        <v>1960000.0</v>
+        <v>7447458.0</v>
       </c>
       <c r="E333" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B334"/>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D334" t="n">
-        <v>490000.0</v>
+        <v>2.48248839E8</v>
       </c>
       <c r="E334" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="335">
-      <c r="A335" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B335"/>
+      <c r="A335"/>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D335" t="n">
         <v>0.0</v>
       </c>
       <c r="E335" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D336" t="n">
-        <v>1.3253178E8</v>
+        <v>5431500.0</v>
       </c>
       <c r="E336" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D337" t="n">
-        <v>1.19746942E8</v>
+        <v>0.0</v>
       </c>
       <c r="E337" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D338" t="n">
-        <v>6.2066828E7</v>
+        <v>2744000.0</v>
       </c>
       <c r="E338" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D339" t="n">
-        <v>1.44770613E8</v>
+        <v>327000.0</v>
       </c>
       <c r="E339" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D340" t="n">
-        <v>1.46482793E8</v>
+        <v>1674500.0</v>
       </c>
       <c r="E340" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D341" t="n">
-        <v>1.31763308E8</v>
+        <v>857500.0</v>
       </c>
       <c r="E341" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D342" t="n">
-        <v>5.97377E7</v>
+        <v>2164500.0</v>
       </c>
       <c r="E342" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="343">
-      <c r="A343"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B343"/>
       <c r="C343" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D343" t="n">
-        <v>5.4468619E7</v>
+        <v>490000.0</v>
       </c>
       <c r="E343" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B344"/>
       <c r="C344" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D344" t="n">
-        <v>4.7329302E7</v>
+        <v>0.0</v>
       </c>
       <c r="E344" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B345"/>
       <c r="C345" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D345" t="n">
-        <v>7.1645714E7</v>
+        <v>0.0</v>
       </c>
       <c r="E345" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B346"/>
       <c r="C346" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D346" t="n">
-        <v>2.4049992E7</v>
+        <v>0.0</v>
       </c>
       <c r="E346" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B347"/>
       <c r="C347" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D347" t="n">
-        <v>2.837932E7</v>
+        <v>4574000.0</v>
       </c>
       <c r="E347" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B348"/>
       <c r="C348" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D348" t="n">
-        <v>4.5719017E7</v>
+        <v>0.0</v>
       </c>
       <c r="E348" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B349"/>
       <c r="C349" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D349" t="n">
-        <v>8.3100632E7</v>
+        <v>0.0</v>
       </c>
       <c r="E349" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B350"/>
       <c r="C350" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D350" t="n">
-        <v>1.2125637E7</v>
+        <v>0.0</v>
       </c>
       <c r="E350" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B351"/>
       <c r="C351" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D351" t="n">
-        <v>8.0646181E7</v>
+        <v>0.0</v>
       </c>
       <c r="E351" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B352"/>
       <c r="C352" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D352" t="n">
-        <v>6140067.0</v>
+        <v>245000.0</v>
       </c>
       <c r="E352" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B353"/>
       <c r="C353" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D353" t="n">
-        <v>2.5248971E7</v>
+        <v>245000.0</v>
       </c>
       <c r="E353" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B354"/>
       <c r="C354" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D354" t="n">
-        <v>1.90466689E8</v>
+        <v>1764000.0</v>
       </c>
       <c r="E354" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B355"/>
       <c r="C355" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D355" t="n">
-        <v>1.2028936E7</v>
+        <v>0.0</v>
       </c>
       <c r="E355" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B356"/>
       <c r="C356" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D356" t="n">
-        <v>4025916.0</v>
+        <v>1879000.0</v>
       </c>
       <c r="E356" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B357"/>
       <c r="C357" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D357" t="n">
-        <v>7.5805848E7</v>
+        <v>980000.0</v>
       </c>
       <c r="E357" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B358"/>
       <c r="C358" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D358" t="n">
-        <v>2.0813183E7</v>
+        <v>490000.0</v>
       </c>
       <c r="E358" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B359"/>
       <c r="C359" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D359" t="n">
-        <v>4.740532E7</v>
+        <v>82000.0</v>
       </c>
       <c r="E359" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B360"/>
       <c r="C360" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D360" t="n">
-        <v>1.3661841E7</v>
+        <v>0.0</v>
       </c>
       <c r="E360" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B361"/>
       <c r="C361" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D361" t="n">
-        <v>8791100.0</v>
+        <v>1960000.0</v>
       </c>
       <c r="E361" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B362"/>
       <c r="C362" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D362" t="n">
-        <v>4.8308729E7</v>
+        <v>490000.0</v>
       </c>
       <c r="E362" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B363"/>
       <c r="C363" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D363" t="n">
-        <v>2397500.0</v>
+        <v>0.0</v>
       </c>
       <c r="E363" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="364">
-      <c r="A364" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B364"/>
+      <c r="A364"/>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D364" t="n">
-        <v>3478673.0</v>
+        <v>1.3253178E8</v>
       </c>
       <c r="E364" t="n">
         <v>2015.0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D365" t="n">
-        <v>1.57024963075007E7</v>
+        <v>1.19746942E8</v>
       </c>
       <c r="E365" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D366" t="n">
-        <v>1.1151892996983E7</v>
+        <v>6.2066828E7</v>
       </c>
       <c r="E366" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D367" t="n">
-        <v>6124688.79139355</v>
+        <v>1.44770613E8</v>
       </c>
       <c r="E367" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D368" t="n">
-        <v>1.28579802690782E7</v>
+        <v>1.46482793E8</v>
       </c>
       <c r="E368" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D369" t="n">
-        <v>1.19480425708221E7</v>
+        <v>1.31763308E8</v>
       </c>
       <c r="E369" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D370" t="n">
-        <v>5094949.88593076</v>
+        <v>5.97377E7</v>
       </c>
       <c r="E370" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="371">
       <c r="A371"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D371" t="n">
-        <v>3034859.53606076</v>
+        <v>5.4468619E7</v>
       </c>
       <c r="E371" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="372">
-      <c r="A372"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B372"/>
       <c r="C372" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D372" t="n">
-        <v>5088732.31871744</v>
+        <v>4.7329302E7</v>
       </c>
       <c r="E372" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B373"/>
       <c r="C373" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D373" t="n">
-        <v>1760015.39691505</v>
+        <v>7.1645714E7</v>
       </c>
       <c r="E373" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Blod</t>
         </is>
       </c>
       <c r="B374"/>
       <c r="C374" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D374" t="n">
-        <v>12530.1215145</v>
+        <v>2.4049992E7</v>
       </c>
       <c r="E374" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B375"/>
       <c r="C375" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D375" t="n">
-        <v>1858867.55647357</v>
+        <v>2.837932E7</v>
       </c>
       <c r="E375" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B376"/>
       <c r="C376" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D376" t="n">
-        <v>1.87101177853863E7</v>
+        <v>4.5719017E7</v>
       </c>
       <c r="E376" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B377"/>
       <c r="C377" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D377" t="n">
-        <v>1.13463825002093E7</v>
+        <v>8.3100632E7</v>
       </c>
       <c r="E377" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B378"/>
       <c r="C378" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D378" t="n">
-        <v>530859.48149731</v>
+        <v>1.2125637E7</v>
       </c>
       <c r="E378" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B379"/>
       <c r="C379" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D379" t="n">
-        <v>5350353.88874773</v>
+        <v>8.0646181E7</v>
       </c>
       <c r="E379" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>Hud</t>
         </is>
       </c>
       <c r="B380"/>
       <c r="C380" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D380" t="n">
-        <v>3880144.84640442</v>
+        <v>6140067.0</v>
       </c>
       <c r="E380" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Infeksjon</t>
         </is>
       </c>
       <c r="B381"/>
       <c r="C381" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D381" t="n">
-        <v>971682.26630222</v>
+        <v>2.5248971E7</v>
       </c>
       <c r="E381" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Kreft</t>
         </is>
       </c>
       <c r="B382"/>
       <c r="C382" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D382" t="n">
-        <v>9322755.7577818</v>
+        <v>1.90466689E8</v>
       </c>
       <c r="E382" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B383"/>
       <c r="C383" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D383" t="n">
-        <v>1920058.39115702</v>
+        <v>1.2028936E7</v>
       </c>
       <c r="E383" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B384"/>
       <c r="C384" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D384" t="n">
-        <v>0.0</v>
+        <v>4025916.0</v>
       </c>
       <c r="E384" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Mental helse</t>
         </is>
       </c>
       <c r="B385"/>
       <c r="C385" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D385" t="n">
-        <v>5040348.47108977</v>
+        <v>7.5805848E7</v>
       </c>
       <c r="E385" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B386"/>
       <c r="C386" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D386" t="n">
-        <v>2844278.53014153</v>
+        <v>2.0813183E7</v>
       </c>
       <c r="E386" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B387"/>
       <c r="C387" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D387" t="n">
-        <v>1740854.89044692</v>
+        <v>4.740532E7</v>
       </c>
       <c r="E387" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B388"/>
       <c r="C388" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D388" t="n">
-        <v>0.0</v>
+        <v>1.3661841E7</v>
       </c>
       <c r="E388" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B389"/>
       <c r="C389" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D389" t="n">
-        <v>0.0</v>
+        <v>8791100.0</v>
       </c>
       <c r="E389" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B390"/>
       <c r="C390" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D390" t="n">
-        <v>5394015.90996835</v>
+        <v>4.8308729E7</v>
       </c>
       <c r="E390" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Øre</t>
         </is>
       </c>
       <c r="B391"/>
       <c r="C391" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D391" t="n">
-        <v>0.0</v>
+        <v>2397500.0</v>
       </c>
       <c r="E391" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Øye</t>
         </is>
       </c>
       <c r="B392"/>
       <c r="C392" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D392" t="n">
-        <v>320376.88335487</v>
+        <v>3478673.0</v>
       </c>
       <c r="E392" t="n">
-        <v>2016.0</v>
+        <v>2015.0</v>
       </c>
     </row>
     <row r="393">
       <c r="A393"/>
       <c r="B393" t="inlineStr">
         <is>
           <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D393" t="n">
-        <v>1.78807974E8</v>
+        <v>1.26329569279304E7</v>
       </c>
       <c r="E393" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="394">
       <c r="A394"/>
       <c r="B394" t="inlineStr">
         <is>
           <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D394" t="n">
-        <v>2.83098507E8</v>
+        <v>8264437.792771369</v>
       </c>
       <c r="E394" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="395">
       <c r="A395"/>
       <c r="B395" t="inlineStr">
         <is>
           <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D395" t="n">
-        <v>1.34461553E8</v>
+        <v>6124688.79139355</v>
       </c>
       <c r="E395" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="396">
       <c r="A396"/>
       <c r="B396" t="inlineStr">
         <is>
           <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D396" t="n">
-        <v>1.6413027E8</v>
+        <v>1.29457085226261E7</v>
       </c>
       <c r="E396" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="397">
       <c r="A397"/>
       <c r="B397" t="inlineStr">
         <is>
           <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D397" t="n">
-        <v>2.27151417E8</v>
+        <v>1.19480425708221E7</v>
       </c>
       <c r="E397" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="398">
       <c r="A398"/>
       <c r="B398" t="inlineStr">
         <is>
           <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D398" t="n">
-        <v>8.8742053E7</v>
+        <v>5137503.50991814</v>
       </c>
       <c r="E398" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="399">
       <c r="A399"/>
       <c r="B399" t="inlineStr">
         <is>
           <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D399" t="n">
-        <v>5.563063E7</v>
+        <v>3905286.98128422</v>
       </c>
       <c r="E399" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="400">
       <c r="A400"/>
       <c r="B400" t="inlineStr">
         <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D400" t="n">
-        <v>1.5414111E8</v>
+        <v>5088732.318717441</v>
       </c>
       <c r="E400" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B401"/>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D401" t="n">
-        <v>9571666.0</v>
+        <v>1760015.39691505</v>
       </c>
       <c r="E401" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B402"/>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D402" t="n">
-        <v>7.377473325E7</v>
+        <v>12530.1215145</v>
       </c>
       <c r="E402" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B403"/>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D403" t="n">
-        <v>2366093.0</v>
+        <v>1716655.5886432899</v>
       </c>
       <c r="E403" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B404"/>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D404" t="n">
-        <v>6.6779306E7</v>
+        <v>1.8824257813916203E7</v>
       </c>
       <c r="E404" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B405"/>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D405" t="n">
-        <v>3.3555347214E8</v>
+        <v>5547741.73326311</v>
       </c>
       <c r="E405" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B406"/>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D406" t="n">
-        <v>1.217152092E8</v>
+        <v>530859.48149731</v>
       </c>
       <c r="E406" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B407"/>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D407" t="n">
-        <v>1.10020266E7</v>
+        <v>5350353.888747729</v>
       </c>
       <c r="E407" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B408"/>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D408" t="n">
-        <v>7.929012285E7</v>
+        <v>3880144.8464044197</v>
       </c>
       <c r="E408" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B409"/>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D409" t="n">
-        <v>9489408.0</v>
+        <v>971682.2663022199</v>
       </c>
       <c r="E409" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B410"/>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D410" t="n">
-        <v>1.43289884E8</v>
+        <v>9322755.7577818</v>
       </c>
       <c r="E410" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B411"/>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D411" t="n">
-        <v>2.302818705E8</v>
+        <v>1920058.3911570199</v>
       </c>
       <c r="E411" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B412"/>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D412" t="n">
-        <v>2.07157994E7</v>
+        <v>0.0</v>
       </c>
       <c r="E412" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B413"/>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D413" t="n">
-        <v>3209000.0</v>
+        <v>5040348.47108977</v>
       </c>
       <c r="E413" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B414"/>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D414" t="n">
-        <v>9.26966325E7</v>
+        <v>2844278.53014153</v>
       </c>
       <c r="E414" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B415"/>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D415" t="n">
-        <v>2.285344958E7</v>
+        <v>2611282.33567038</v>
       </c>
       <c r="E415" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B416"/>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D416" t="n">
-        <v>1.4005112E7</v>
+        <v>0.0</v>
       </c>
       <c r="E416" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B417"/>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D417" t="n">
-        <v>8322000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E417" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B418"/>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D418" t="n">
-        <v>7078632.1</v>
+        <v>5394015.90996835</v>
       </c>
       <c r="E418" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B419"/>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D419" t="n">
-        <v>3.1912922E7</v>
+        <v>0.0</v>
       </c>
       <c r="E419" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B420"/>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D420" t="n">
-        <v>247200.0</v>
+        <v>320376.88335487</v>
       </c>
       <c r="E420" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="421">
-      <c r="A421" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B421"/>
+      <c r="A421"/>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D421" t="n">
-        <v>2008975.5</v>
+        <v>1.78807974E8</v>
       </c>
       <c r="E421" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="422">
       <c r="A422"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D422" t="n">
-        <v>3.55E7</v>
+        <v>2.83098507E8</v>
       </c>
       <c r="E422" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D423" t="n">
-        <v>8871824.0</v>
+        <v>1.34461553E8</v>
       </c>
       <c r="E423" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="424">
       <c r="A424"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D424" t="n">
-        <v>4824000.0</v>
+        <v>1.6413027E8</v>
       </c>
       <c r="E424" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="425">
       <c r="A425"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D425" t="n">
-        <v>1.3764E7</v>
+        <v>2.27151417E8</v>
       </c>
       <c r="E425" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="426">
       <c r="A426"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D426" t="n">
-        <v>1.02062005E8</v>
+        <v>8.8742053E7</v>
       </c>
       <c r="E426" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="427">
       <c r="A427"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D427" t="n">
-        <v>2.944E7</v>
+        <v>5.563063E7</v>
       </c>
       <c r="E427" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="428">
       <c r="A428"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D428" t="n">
-        <v>0.0</v>
+        <v>1.5414111E8</v>
       </c>
       <c r="E428" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="429">
-      <c r="A429"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B429"/>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D429" t="n">
-        <v>9460000.0</v>
+        <v>9571666.0</v>
       </c>
       <c r="E429" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B430"/>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D430" t="n">
-        <v>2.25893193E8</v>
+        <v>7.377473325E7</v>
       </c>
       <c r="E430" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="431">
-      <c r="A431"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B431"/>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D431" t="n">
-        <v>0.0</v>
+        <v>2366093.0</v>
       </c>
       <c r="E431" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="432">
-      <c r="A432"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B432"/>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D432" t="n">
-        <v>4702500.0</v>
+        <v>6.6779306E7</v>
       </c>
       <c r="E432" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="433">
-      <c r="A433"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B433"/>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D433" t="n">
-        <v>0.0</v>
+        <v>3.3555347214E8</v>
       </c>
       <c r="E433" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="434">
-      <c r="A434"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B434"/>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D434" t="n">
-        <v>1006500.0</v>
+        <v>1.217152092E8</v>
       </c>
       <c r="E434" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="435">
-      <c r="A435"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B435"/>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D435" t="n">
-        <v>247500.0</v>
+        <v>1.10020266E7</v>
       </c>
       <c r="E435" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="436">
-      <c r="A436"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B436"/>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D436" t="n">
-        <v>1485000.0</v>
+        <v>7.929012285E7</v>
       </c>
       <c r="E436" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="437">
-      <c r="A437"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B437"/>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D437" t="n">
-        <v>1113750.0</v>
+        <v>9489408.0</v>
       </c>
       <c r="E437" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="438">
-      <c r="A438"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B438"/>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D438" t="n">
-        <v>3143250.0</v>
+        <v>1.43289884E8</v>
       </c>
       <c r="E438" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B439"/>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D439" t="n">
-        <v>495000.0</v>
+        <v>2.302818705E8</v>
       </c>
       <c r="E439" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B440"/>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D440" t="n">
-        <v>0.0</v>
+        <v>2.07157994E7</v>
       </c>
       <c r="E440" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B441"/>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D441" t="n">
-        <v>495000.0</v>
+        <v>3209000.0</v>
       </c>
       <c r="E441" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B442"/>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D442" t="n">
-        <v>0.0</v>
+        <v>9.26966325E7</v>
       </c>
       <c r="E442" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B443"/>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D443" t="n">
-        <v>5494500.0</v>
+        <v>2.285344958E7</v>
       </c>
       <c r="E443" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B444"/>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D444" t="n">
-        <v>0.0</v>
+        <v>1.4005112E7</v>
       </c>
       <c r="E444" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B445"/>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D445" t="n">
-        <v>247500.0</v>
+        <v>8322000.0</v>
       </c>
       <c r="E445" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B446"/>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D446" t="n">
-        <v>495000.0</v>
+        <v>7078632.1</v>
       </c>
       <c r="E446" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B447"/>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D447" t="n">
-        <v>495000.0</v>
+        <v>3.1912922E7</v>
       </c>
       <c r="E447" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B448"/>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D448" t="n">
-        <v>0.0</v>
+        <v>247200.0</v>
       </c>
       <c r="E448" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B449"/>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D449" t="n">
-        <v>495000.0</v>
+        <v>2008975.5</v>
       </c>
       <c r="E449" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="450">
-      <c r="A450" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B450"/>
+      <c r="A450"/>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D450" t="n">
-        <v>264000.0</v>
+        <v>3.55E7</v>
       </c>
       <c r="E450" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="451">
-      <c r="A451" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B451"/>
+      <c r="A451"/>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D451" t="n">
-        <v>0.0</v>
+        <v>8871824.0</v>
       </c>
       <c r="E451" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="452">
-      <c r="A452" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B452"/>
+      <c r="A452"/>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D452" t="n">
-        <v>990000.0</v>
+        <v>4824000.0</v>
       </c>
       <c r="E452" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="453">
-      <c r="A453" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B453"/>
+      <c r="A453"/>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D453" t="n">
-        <v>0.0</v>
+        <v>1.3764E7</v>
       </c>
       <c r="E453" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="454">
-      <c r="A454" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B454"/>
+      <c r="A454"/>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D454" t="n">
-        <v>495000.0</v>
+        <v>1.02062005E8</v>
       </c>
       <c r="E454" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="455">
-      <c r="A455" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B455"/>
+      <c r="A455"/>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D455" t="n">
-        <v>495000.0</v>
+        <v>2.524E7</v>
       </c>
       <c r="E455" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="456">
-      <c r="A456" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B456"/>
+      <c r="A456"/>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D456" t="n">
         <v>0.0</v>
       </c>
       <c r="E456" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="457">
-      <c r="A457" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B457"/>
+      <c r="A457"/>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D457" t="n">
-        <v>990000.0</v>
+        <v>9460000.0</v>
       </c>
       <c r="E457" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B458"/>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D458" t="n">
-        <v>247500.0</v>
+        <v>2.25893193E8</v>
       </c>
       <c r="E458" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="459">
-      <c r="A459" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B459"/>
+      <c r="A459"/>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D459" t="n">
         <v>0.0</v>
       </c>
       <c r="E459" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="460">
       <c r="A460"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D460" t="n">
-        <v>1.69355746E8</v>
+        <v>4702500.0</v>
       </c>
       <c r="E460" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="461">
       <c r="A461"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D461" t="n">
-        <v>1.1109813E8</v>
+        <v>0.0</v>
       </c>
       <c r="E461" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="462">
       <c r="A462"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D462" t="n">
-        <v>6.4245916E7</v>
+        <v>1006500.0</v>
       </c>
       <c r="E462" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="463">
       <c r="A463"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D463" t="n">
-        <v>1.57104794E8</v>
+        <v>247500.0</v>
       </c>
       <c r="E463" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="464">
       <c r="A464"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D464" t="n">
-        <v>1.67355882E8</v>
+        <v>1485000.0</v>
       </c>
       <c r="E464" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="465">
       <c r="A465"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D465" t="n">
-        <v>1.17472457E8</v>
+        <v>1113750.0</v>
       </c>
       <c r="E465" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="466">
       <c r="A466"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D466" t="n">
-        <v>5.4624218E7</v>
+        <v>3143250.0</v>
       </c>
       <c r="E466" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="467">
-      <c r="A467"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B467"/>
       <c r="C467" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D467" t="n">
-        <v>6.1432485E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E467" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B468"/>
       <c r="C468" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D468" t="n">
-        <v>3.2890834E7</v>
+        <v>0.0</v>
       </c>
       <c r="E468" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B469"/>
       <c r="C469" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D469" t="n">
-        <v>8.6925274E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E469" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B470"/>
       <c r="C470" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D470" t="n">
-        <v>2.3777489E7</v>
+        <v>0.0</v>
       </c>
       <c r="E470" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B471"/>
       <c r="C471" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D471" t="n">
-        <v>3.2626132E7</v>
+        <v>5494500.0</v>
       </c>
       <c r="E471" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B472"/>
       <c r="C472" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D472" t="n">
-        <v>5.0762065E7</v>
+        <v>0.0</v>
       </c>
       <c r="E472" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B473"/>
       <c r="C473" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D473" t="n">
-        <v>9.2063853E7</v>
+        <v>247500.0</v>
       </c>
       <c r="E473" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B474"/>
       <c r="C474" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D474" t="n">
-        <v>1.033917E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E474" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B475"/>
       <c r="C475" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D475" t="n">
-        <v>8.2774201E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E475" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B476"/>
       <c r="C476" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D476" t="n">
-        <v>7703436.0</v>
+        <v>0.0</v>
       </c>
       <c r="E476" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B477"/>
       <c r="C477" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D477" t="n">
-        <v>2.3808872E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E477" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B478"/>
       <c r="C478" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D478" t="n">
-        <v>2.0144032E8</v>
+        <v>264000.0</v>
       </c>
       <c r="E478" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B479"/>
       <c r="C479" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D479" t="n">
-        <v>1.5529668E7</v>
+        <v>0.0</v>
       </c>
       <c r="E479" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B480"/>
       <c r="C480" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D480" t="n">
-        <v>2888500.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E480" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B481"/>
       <c r="C481" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D481" t="n">
-        <v>8.01162425E7</v>
+        <v>0.0</v>
       </c>
       <c r="E481" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B482"/>
       <c r="C482" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D482" t="n">
-        <v>3.0796749E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E482" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B483"/>
       <c r="C483" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D483" t="n">
-        <v>5.1122238E7</v>
+        <v>495000.0</v>
       </c>
       <c r="E483" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B484"/>
       <c r="C484" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D484" t="n">
-        <v>1.1635067E7</v>
+        <v>0.0</v>
       </c>
       <c r="E484" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B485"/>
       <c r="C485" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D485" t="n">
-        <v>8266100.0</v>
+        <v>990000.0</v>
       </c>
       <c r="E485" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B486"/>
       <c r="C486" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D486" t="n">
-        <v>5.0829405E7</v>
+        <v>247500.0</v>
       </c>
       <c r="E486" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B487"/>
       <c r="C487" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D487" t="n">
-        <v>2024000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E487" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="488">
-      <c r="A488" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B488"/>
+      <c r="A488"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C488" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D488" t="n">
-        <v>4370000.0</v>
+        <v>1.69355746E8</v>
       </c>
       <c r="E488" t="n">
         <v>2016.0</v>
       </c>
     </row>
     <row r="489">
       <c r="A489"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D489" t="n">
-        <v>2.30368684972414E7</v>
+        <v>1.1109813E8</v>
       </c>
       <c r="E489" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="490">
       <c r="A490"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D490" t="n">
-        <v>2.75124758255869E7</v>
+        <v>6.4245916E7</v>
       </c>
       <c r="E490" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="491">
       <c r="A491"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D491" t="n">
-        <v>1.150843763351E7</v>
+        <v>1.57104794E8</v>
       </c>
       <c r="E491" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="492">
       <c r="A492"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D492" t="n">
-        <v>1.41889330784814E7</v>
+        <v>1.67355882E8</v>
       </c>
       <c r="E492" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="493">
       <c r="A493"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D493" t="n">
-        <v>2.08697798155202E7</v>
+        <v>1.17472457E8</v>
       </c>
       <c r="E493" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="494">
       <c r="A494"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D494" t="n">
-        <v>8302981.29723514</v>
+        <v>5.4624218E7</v>
       </c>
       <c r="E494" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="495">
       <c r="A495"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D495" t="n">
-        <v>6628695.23889589</v>
+        <v>6.1432485E7</v>
       </c>
       <c r="E495" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="496">
-      <c r="A496"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B496"/>
       <c r="C496" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D496" t="n">
-        <v>7512664.51800112</v>
+        <v>3.2890834E7</v>
       </c>
       <c r="E496" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B497"/>
       <c r="C497" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D497" t="n">
-        <v>3419635.80403721</v>
+        <v>8.6925274E7</v>
       </c>
       <c r="E497" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Blod</t>
         </is>
       </c>
       <c r="B498"/>
       <c r="C498" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D498" t="n">
-        <v>12530.1215145</v>
+        <v>2.3777489E7</v>
       </c>
       <c r="E498" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B499"/>
       <c r="C499" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D499" t="n">
-        <v>1858867.55647357</v>
+        <v>3.2626132E7</v>
       </c>
       <c r="E499" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B500"/>
       <c r="C500" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D500" t="n">
-        <v>3.02514102150423E7</v>
+        <v>5.0762065E7</v>
       </c>
       <c r="E500" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B501"/>
       <c r="C501" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D501" t="n">
-        <v>2.07252687601414E7</v>
+        <v>9.2063853E7</v>
       </c>
       <c r="E501" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B502"/>
       <c r="C502" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D502" t="n">
-        <v>534343.20881956</v>
+        <v>1.033917E7</v>
       </c>
       <c r="E502" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B503"/>
       <c r="C503" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D503" t="n">
-        <v>8308422.10728578</v>
+        <v>8.2774201E7</v>
       </c>
       <c r="E503" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>Hud</t>
         </is>
       </c>
       <c r="B504"/>
       <c r="C504" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D504" t="n">
-        <v>4232885.28698664</v>
+        <v>7703436.0</v>
       </c>
       <c r="E504" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Infeksjon</t>
         </is>
       </c>
       <c r="B505"/>
       <c r="C505" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D505" t="n">
-        <v>5114040.23740959</v>
+        <v>2.3808872E7</v>
       </c>
       <c r="E505" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Kreft</t>
         </is>
       </c>
       <c r="B506"/>
       <c r="C506" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D506" t="n">
-        <v>1.73807310328399E7</v>
+        <v>2.0144032E8</v>
       </c>
       <c r="E506" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B507"/>
       <c r="C507" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D507" t="n">
-        <v>1920058.39115702</v>
+        <v>1.5529668E7</v>
       </c>
       <c r="E507" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B508"/>
       <c r="C508" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D508" t="n">
-        <v>0.0</v>
+        <v>2888500.0</v>
       </c>
       <c r="E508" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Mental helse</t>
         </is>
       </c>
       <c r="B509"/>
       <c r="C509" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D509" t="n">
-        <v>1.63826293458718E7</v>
+        <v>8.01162425E7</v>
       </c>
       <c r="E509" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B510"/>
       <c r="C510" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D510" t="n">
-        <v>2847762.25746378</v>
+        <v>3.0796749E7</v>
       </c>
       <c r="E510" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B511"/>
       <c r="C511" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D511" t="n">
-        <v>1015498.68609404</v>
+        <v>5.1122238E7</v>
       </c>
       <c r="E511" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B512"/>
       <c r="C512" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D512" t="n">
-        <v>0.0</v>
+        <v>1.1635067E7</v>
       </c>
       <c r="E512" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B513"/>
       <c r="C513" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D513" t="n">
-        <v>0.0</v>
+        <v>8266100.0</v>
       </c>
       <c r="E513" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B514"/>
       <c r="C514" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D514" t="n">
-        <v>4933002.6609906</v>
+        <v>5.0829405E7</v>
       </c>
       <c r="E514" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Øre</t>
         </is>
       </c>
       <c r="B515"/>
       <c r="C515" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D515" t="n">
-        <v>0.0</v>
+        <v>2024000.0</v>
       </c>
       <c r="E515" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Øye</t>
         </is>
       </c>
       <c r="B516"/>
       <c r="C516" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D516" t="n">
-        <v>623750.26741647</v>
+        <v>4370000.0</v>
       </c>
       <c r="E516" t="n">
-        <v>2017.0</v>
+        <v>2016.0</v>
       </c>
     </row>
     <row r="517">
       <c r="A517"/>
       <c r="B517" t="inlineStr">
         <is>
           <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D517" t="n">
-        <v>1.775520789074999E8</v>
+        <v>1.8875608938174002E7</v>
       </c>
       <c r="E517" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="518">
       <c r="A518"/>
       <c r="B518" t="inlineStr">
         <is>
           <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D518" t="n">
-        <v>2.683108206874997E8</v>
+        <v>2.35473812454444E7</v>
       </c>
       <c r="E518" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="519">
       <c r="A519"/>
       <c r="B519" t="inlineStr">
         <is>
           <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D519" t="n">
-        <v>1.1668037230000001E8</v>
+        <v>1.15258562701212E7</v>
       </c>
       <c r="E519" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="520">
       <c r="A520"/>
       <c r="B520" t="inlineStr">
         <is>
           <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D520" t="n">
-        <v>1.997485635E8</v>
+        <v>1.42766613320294E7</v>
       </c>
       <c r="E520" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="521">
       <c r="A521"/>
       <c r="B521" t="inlineStr">
         <is>
           <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D521" t="n">
-        <v>2.2457402104E8</v>
+        <v>2.0647905233929902E7</v>
       </c>
       <c r="E521" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="522">
       <c r="A522"/>
       <c r="B522" t="inlineStr">
         <is>
           <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D522" t="n">
-        <v>8.39058511E7</v>
+        <v>8345534.921222519</v>
       </c>
       <c r="E522" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="523">
       <c r="A523"/>
       <c r="B523" t="inlineStr">
         <is>
           <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D523" t="n">
-        <v>5.8813002785E7</v>
+        <v>7063908.961507619</v>
       </c>
       <c r="E523" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="524">
       <c r="A524"/>
       <c r="B524" t="inlineStr">
         <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D524" t="n">
-        <v>2.0364790293499997E8</v>
+        <v>7476727.1203608895</v>
       </c>
       <c r="E524" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B525"/>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D525" t="n">
-        <v>9948062.75</v>
+        <v>3419635.80403721</v>
       </c>
       <c r="E525" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B526"/>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D526" t="n">
-        <v>6.33800434E7</v>
+        <v>12530.1215145</v>
       </c>
       <c r="E526" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B527"/>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D527" t="n">
-        <v>2329500.0</v>
+        <v>1716655.5886432899</v>
       </c>
       <c r="E527" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B528"/>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D528" t="n">
-        <v>6.6181117E7</v>
+        <v>3.02268201839514E7</v>
       </c>
       <c r="E528" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B529"/>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D529" t="n">
-        <v>3.852151477949998E8</v>
+        <v>1.2765517979256E7</v>
       </c>
       <c r="E529" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B530"/>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D530" t="n">
-        <v>1.3734161580999988E8</v>
+        <v>537826.93614181</v>
       </c>
       <c r="E530" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B531"/>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D531" t="n">
-        <v>6818039.26</v>
+        <v>8311905.8346080305</v>
       </c>
       <c r="E531" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B532"/>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D532" t="n">
-        <v>7.125335721000001E7</v>
+        <v>4232885.286986641</v>
       </c>
       <c r="E532" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B533"/>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D533" t="n">
-        <v>1.1746732E7</v>
+        <v>5005251.24513059</v>
       </c>
       <c r="E533" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B534"/>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D534" t="n">
-        <v>1.238659979E8</v>
+        <v>1.73842147601621E7</v>
       </c>
       <c r="E534" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B535"/>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D535" t="n">
-        <v>2.302112227E8</v>
+        <v>1920058.3911570199</v>
       </c>
       <c r="E535" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B536"/>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D536" t="n">
-        <v>2.64781845E7</v>
+        <v>0.0</v>
       </c>
       <c r="E536" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B537"/>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D537" t="n">
-        <v>3331627.7800000003</v>
+        <v>1.63640868770525E7</v>
       </c>
       <c r="E537" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B538"/>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D538" t="n">
-        <v>1.0873577323999989E8</v>
+        <v>2851245.98478603</v>
       </c>
       <c r="E538" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B539"/>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D539" t="n">
-        <v>2.424553851E7</v>
+        <v>1450712.4087057698</v>
       </c>
       <c r="E539" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B540"/>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D540" t="n">
-        <v>1.576248689E7</v>
+        <v>0.0</v>
       </c>
       <c r="E540" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B541"/>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D541" t="n">
-        <v>6263011.75</v>
+        <v>0.0</v>
       </c>
       <c r="E541" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B542"/>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D542" t="n">
-        <v>7723264.5</v>
+        <v>4936486.38831285</v>
       </c>
       <c r="E542" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B543"/>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D543" t="n">
-        <v>3.128861776E7</v>
+        <v>0.0</v>
       </c>
       <c r="E543" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B544"/>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D544" t="n">
-        <v>0.0</v>
+        <v>623750.26741647</v>
       </c>
       <c r="E544" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="545">
-      <c r="A545" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B545"/>
+      <c r="A545"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C545" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D545" t="n">
-        <v>1113272.5</v>
+        <v>1.775520789074999E8</v>
       </c>
       <c r="E545" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="546">
       <c r="A546"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D546" t="n">
-        <v>4.1455948E7</v>
+        <v>2.683108206874997E8</v>
       </c>
       <c r="E546" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="547">
       <c r="A547"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D547" t="n">
-        <v>2.15E7</v>
+        <v>1.1668037230000001E8</v>
       </c>
       <c r="E547" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="548">
       <c r="A548"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D548" t="n">
-        <v>2468350.0</v>
+        <v>1.997485635E8</v>
       </c>
       <c r="E548" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="549">
       <c r="A549"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D549" t="n">
-        <v>5.3232829E7</v>
+        <v>2.2457402104E8</v>
       </c>
       <c r="E549" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="550">
       <c r="A550"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D550" t="n">
-        <v>5.8480388E7</v>
+        <v>8.39058511E7</v>
       </c>
       <c r="E550" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="551">
       <c r="A551"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D551" t="n">
-        <v>2.128287E7</v>
+        <v>5.8813002785E7</v>
       </c>
       <c r="E551" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="552">
       <c r="A552"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D552" t="n">
-        <v>3799000.0</v>
+        <v>2.0364790293499997E8</v>
       </c>
       <c r="E552" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="553">
-      <c r="A553"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B553"/>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D553" t="n">
-        <v>1000000.0</v>
+        <v>9948062.75</v>
       </c>
       <c r="E553" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B554"/>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D554" t="n">
-        <v>2.1225157E8</v>
+        <v>6.33800434E7</v>
       </c>
       <c r="E554" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="555">
-      <c r="A555"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B555"/>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D555" t="n">
-        <v>0.0</v>
+        <v>2329500.0</v>
       </c>
       <c r="E555" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="556">
-      <c r="A556"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B556"/>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D556" t="n">
-        <v>4671305.0</v>
+        <v>6.6181117E7</v>
       </c>
       <c r="E556" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="557">
-      <c r="A557"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B557"/>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D557" t="n">
-        <v>0.0</v>
+        <v>3.852151477949998E8</v>
       </c>
       <c r="E557" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="558">
-      <c r="A558"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B558"/>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D558" t="n">
-        <v>1397375.0</v>
+        <v>1.3734161580999988E8</v>
       </c>
       <c r="E558" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="559">
-      <c r="A559"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B559"/>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D559" t="n">
-        <v>201555.0</v>
+        <v>6818039.26</v>
       </c>
       <c r="E559" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="560">
-      <c r="A560"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B560"/>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D560" t="n">
-        <v>1650432.5</v>
+        <v>7.125335721000001E7</v>
       </c>
       <c r="E560" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="561">
-      <c r="A561"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A561" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B561"/>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D561" t="n">
-        <v>1238312.5</v>
+        <v>1.1746732E7</v>
       </c>
       <c r="E561" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="562">
-      <c r="A562"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A562" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B562"/>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D562" t="n">
-        <v>3305375.0</v>
+        <v>1.238659979E8</v>
       </c>
       <c r="E562" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B563"/>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D563" t="n">
-        <v>519500.0</v>
+        <v>2.302112227E8</v>
       </c>
       <c r="E563" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B564"/>
       <c r="C564" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D564" t="n">
-        <v>0.0</v>
+        <v>2.64781845E7</v>
       </c>
       <c r="E564" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B565"/>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D565" t="n">
-        <v>519500.0</v>
+        <v>3331627.7800000003</v>
       </c>
       <c r="E565" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B566"/>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D566" t="n">
-        <v>0.0</v>
+        <v>1.0873577323999989E8</v>
       </c>
       <c r="E566" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B567"/>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D567" t="n">
-        <v>3291875.0</v>
+        <v>2.424553851E7</v>
       </c>
       <c r="E567" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B568"/>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D568" t="n">
-        <v>0.0</v>
+        <v>1.576248689E7</v>
       </c>
       <c r="E568" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B569"/>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D569" t="n">
-        <v>268750.0</v>
+        <v>6263011.75</v>
       </c>
       <c r="E569" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B570"/>
       <c r="C570" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D570" t="n">
-        <v>1285485.0</v>
+        <v>7723264.5</v>
       </c>
       <c r="E570" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B571"/>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D571" t="n">
-        <v>1039000.0</v>
+        <v>3.128861776E7</v>
       </c>
       <c r="E571" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B572"/>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D572" t="n">
         <v>0.0</v>
       </c>
       <c r="E572" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B573"/>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D573" t="n">
-        <v>519500.0</v>
+        <v>1113272.5</v>
       </c>
       <c r="E573" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="574">
-      <c r="A574" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B574"/>
+      <c r="A574"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D574" t="n">
-        <v>537500.0</v>
+        <v>4.1455948E7</v>
       </c>
       <c r="E574" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="575">
-      <c r="A575" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B575"/>
+      <c r="A575"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D575" t="n">
-        <v>0.0</v>
+        <v>2.15E7</v>
       </c>
       <c r="E575" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="576">
-      <c r="A576" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B576"/>
+      <c r="A576"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D576" t="n">
-        <v>806250.0</v>
+        <v>2468350.0</v>
       </c>
       <c r="E576" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="577">
-      <c r="A577" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B577"/>
+      <c r="A577"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D577" t="n">
-        <v>0.0</v>
+        <v>5.3232829E7</v>
       </c>
       <c r="E577" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="578">
-      <c r="A578" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B578"/>
+      <c r="A578"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D578" t="n">
-        <v>394120.0</v>
+        <v>5.6480388E7</v>
       </c>
       <c r="E578" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="579">
-      <c r="A579" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B579"/>
+      <c r="A579"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D579" t="n">
-        <v>519500.0</v>
+        <v>1.540287E7</v>
       </c>
       <c r="E579" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="580">
-      <c r="A580" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B580"/>
+      <c r="A580"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D580" t="n">
-        <v>0.0</v>
+        <v>3799000.0</v>
       </c>
       <c r="E580" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="581">
-      <c r="A581" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B581"/>
+      <c r="A581"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D581" t="n">
-        <v>2763375.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E581" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B582"/>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D582" t="n">
-        <v>0.0</v>
+        <v>2.1225157E8</v>
       </c>
       <c r="E582" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="583">
-      <c r="A583" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B583"/>
+      <c r="A583"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C583" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D583" t="n">
         <v>0.0</v>
       </c>
       <c r="E583" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="584">
       <c r="A584"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D584" t="n">
-        <v>1.79358993E8</v>
+        <v>4671305.0</v>
       </c>
       <c r="E584" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="585">
       <c r="A585"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D585" t="n">
-        <v>1.40183143E8</v>
+        <v>0.0</v>
       </c>
       <c r="E585" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="586">
       <c r="A586"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D586" t="n">
-        <v>5.9803501E7</v>
+        <v>1397375.0</v>
       </c>
       <c r="E586" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="587">
       <c r="A587"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D587" t="n">
-        <v>1.79534662E8</v>
+        <v>201555.0</v>
       </c>
       <c r="E587" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="588">
       <c r="A588"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D588" t="n">
-        <v>1.75963479E8</v>
+        <v>1650432.5</v>
       </c>
       <c r="E588" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="589">
       <c r="A589"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D589" t="n">
-        <v>1.3130986E8</v>
+        <v>1238312.5</v>
       </c>
       <c r="E589" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="590">
       <c r="A590"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D590" t="n">
-        <v>6.3416783E7</v>
+        <v>3305375.0</v>
       </c>
       <c r="E590" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="591">
-      <c r="A591"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A591" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B591"/>
       <c r="C591" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D591" t="n">
-        <v>6.655146E7</v>
+        <v>519500.0</v>
       </c>
       <c r="E591" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B592"/>
       <c r="C592" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D592" t="n">
-        <v>4.6919534E7</v>
+        <v>0.0</v>
       </c>
       <c r="E592" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B593"/>
       <c r="C593" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D593" t="n">
-        <v>1.02449197E8</v>
+        <v>519500.0</v>
       </c>
       <c r="E593" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B594"/>
       <c r="C594" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D594" t="n">
-        <v>3.4501708E7</v>
+        <v>0.0</v>
       </c>
       <c r="E594" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B595"/>
       <c r="C595" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D595" t="n">
-        <v>2.2498559E7</v>
+        <v>3291875.0</v>
       </c>
       <c r="E595" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B596"/>
       <c r="C596" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D596" t="n">
-        <v>6.7231877E7</v>
+        <v>0.0</v>
       </c>
       <c r="E596" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B597"/>
       <c r="C597" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D597" t="n">
-        <v>1.01150376E8</v>
+        <v>268750.0</v>
       </c>
       <c r="E597" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B598"/>
       <c r="C598" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D598" t="n">
-        <v>1.2460015E7</v>
+        <v>1285485.0</v>
       </c>
       <c r="E598" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B599"/>
       <c r="C599" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D599" t="n">
-        <v>8.3637153E7</v>
+        <v>1039000.0</v>
       </c>
       <c r="E599" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B600"/>
       <c r="C600" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D600" t="n">
-        <v>8074114.0</v>
+        <v>0.0</v>
       </c>
       <c r="E600" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B601"/>
       <c r="C601" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D601" t="n">
-        <v>3.4555249E7</v>
+        <v>519500.0</v>
       </c>
       <c r="E601" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B602"/>
       <c r="C602" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D602" t="n">
-        <v>2.05906223E8</v>
+        <v>537500.0</v>
       </c>
       <c r="E602" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B603"/>
       <c r="C603" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D603" t="n">
-        <v>1.635257E7</v>
+        <v>0.0</v>
       </c>
       <c r="E603" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B604"/>
       <c r="C604" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D604" t="n">
-        <v>4642297.0</v>
+        <v>806250.0</v>
       </c>
       <c r="E604" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B605"/>
       <c r="C605" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D605" t="n">
-        <v>9.2334006E7</v>
+        <v>0.0</v>
       </c>
       <c r="E605" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B606"/>
       <c r="C606" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D606" t="n">
-        <v>3.0046018E7</v>
+        <v>394120.0</v>
       </c>
       <c r="E606" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B607"/>
       <c r="C607" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D607" t="n">
-        <v>4.8770011E7</v>
+        <v>519500.0</v>
       </c>
       <c r="E607" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B608"/>
       <c r="C608" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D608" t="n">
-        <v>1.4651832E7</v>
+        <v>0.0</v>
       </c>
       <c r="E608" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B609"/>
       <c r="C609" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D609" t="n">
-        <v>7084313.0</v>
+        <v>2763375.0</v>
       </c>
       <c r="E609" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B610"/>
       <c r="C610" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D610" t="n">
-        <v>5.0856241E7</v>
+        <v>0.0</v>
       </c>
       <c r="E610" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B611"/>
       <c r="C611" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D611" t="n">
-        <v>3250442.0</v>
+        <v>0.0</v>
       </c>
       <c r="E611" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="612">
-      <c r="A612" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B612"/>
+      <c r="A612"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C612" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D612" t="n">
-        <v>8750126.0</v>
+        <v>1.79358993E8</v>
       </c>
       <c r="E612" t="n">
         <v>2017.0</v>
       </c>
     </row>
     <row r="613">
       <c r="A613"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D613" t="n">
-        <v>3.42327780446598E7</v>
+        <v>1.40183143E8</v>
       </c>
       <c r="E613" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="614">
       <c r="A614"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D614" t="n">
-        <v>3.42939847624005E7</v>
+        <v>5.9803501E7</v>
       </c>
       <c r="E614" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="615">
       <c r="A615"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D615" t="n">
-        <v>2.07981735600175E7</v>
+        <v>1.79534662E8</v>
       </c>
       <c r="E615" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="616">
       <c r="A616"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D616" t="n">
-        <v>2.33972681761293E7</v>
+        <v>1.75963479E8</v>
       </c>
       <c r="E616" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="617">
       <c r="A617"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D617" t="n">
-        <v>2.19225659587422E7</v>
+        <v>1.3130986E8</v>
       </c>
       <c r="E617" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="618">
       <c r="A618"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D618" t="n">
-        <v>2.30064275012064E7</v>
+        <v>6.3416783E7</v>
       </c>
       <c r="E618" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="619">
       <c r="A619"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D619" t="n">
-        <v>1.75629978466521E7</v>
+        <v>6.655146E7</v>
       </c>
       <c r="E619" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="620">
-      <c r="A620"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B620"/>
       <c r="C620" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D620" t="n">
-        <v>7433693.82575834</v>
+        <v>4.6919534E7</v>
       </c>
       <c r="E620" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B621"/>
       <c r="C621" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D621" t="n">
-        <v>0.0</v>
+        <v>1.02449197E8</v>
       </c>
       <c r="E621" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B622"/>
       <c r="C622" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D622" t="n">
-        <v>3419635.80403721</v>
+        <v>3.4501708E7</v>
       </c>
       <c r="E622" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B623"/>
       <c r="C623" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D623" t="n">
-        <v>0.0</v>
+        <v>2.2498559E7</v>
       </c>
       <c r="E623" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B624"/>
       <c r="C624" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D624" t="n">
-        <v>1858867.55647357</v>
+        <v>6.7231877E7</v>
       </c>
       <c r="E624" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B625"/>
       <c r="C625" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D625" t="n">
-        <v>4.49819706842373E7</v>
+        <v>1.01150376E8</v>
       </c>
       <c r="E625" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B626"/>
       <c r="C626" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D626" t="n">
-        <v>2.41127469760513E7</v>
+        <v>1.2460015E7</v>
       </c>
       <c r="E626" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B627"/>
       <c r="C627" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D627" t="n">
-        <v>1210650.71300384</v>
+        <v>8.3637153E7</v>
       </c>
       <c r="E627" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B628"/>
       <c r="C628" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D628" t="n">
-        <v>1.03921319498591E7</v>
+        <v>8074114.0</v>
       </c>
       <c r="E628" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B629"/>
       <c r="C629" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D629" t="n">
-        <v>2469183.08407554</v>
+        <v>3.4555249E7</v>
       </c>
       <c r="E629" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B630"/>
       <c r="C630" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D630" t="n">
-        <v>8788984.53988467</v>
+        <v>2.05906223E8</v>
       </c>
       <c r="E630" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B631"/>
       <c r="C631" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D631" t="n">
-        <v>2.39948666137199E7</v>
+        <v>1.635257E7</v>
       </c>
       <c r="E631" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B632"/>
       <c r="C632" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D632" t="n">
-        <v>1.26013742330128E7</v>
+        <v>4642297.0</v>
       </c>
       <c r="E632" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B633"/>
       <c r="C633" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D633" t="n">
-        <v>0.0</v>
+        <v>9.2334006E7</v>
       </c>
       <c r="E633" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B634"/>
       <c r="C634" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D634" t="n">
-        <v>2.84413371875107E7</v>
+        <v>3.0046018E7</v>
       </c>
       <c r="E634" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B635"/>
       <c r="C635" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D635" t="n">
-        <v>5719649.9856985</v>
+        <v>4.8770011E7</v>
       </c>
       <c r="E635" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B636"/>
       <c r="C636" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D636" t="n">
-        <v>4135714.17970654</v>
+        <v>1.4651832E7</v>
       </c>
       <c r="E636" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B637"/>
       <c r="C637" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D637" t="n">
-        <v>0.0</v>
+        <v>7084313.0</v>
       </c>
       <c r="E637" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B638"/>
       <c r="C638" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D638" t="n">
-        <v>66655.31609905</v>
+        <v>5.0856241E7</v>
       </c>
       <c r="E638" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B639"/>
       <c r="C639" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D639" t="n">
-        <v>6493263.41117442</v>
+        <v>3250442.0</v>
       </c>
       <c r="E639" t="n">
-        <v>2018.0</v>
+        <v>2017.0</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B640"/>
       <c r="C640" t="inlineStr">
         <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D640" t="n">
+        <v>8750126.0</v>
+      </c>
+      <c r="E640" t="n">
+        <v>2017.0</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641"/>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D640" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D641" t="n">
-        <v>3960857.49209412</v>
+        <v>3.28376048954244E7</v>
       </c>
       <c r="E641" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="642">
       <c r="A642"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D642" t="n">
-        <v>1.9000175964E8</v>
+        <v>3.31298138653126E7</v>
       </c>
       <c r="E642" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="643">
       <c r="A643"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D643" t="n">
-        <v>3.1179236958E8</v>
+        <v>2.14495072448701E7</v>
       </c>
       <c r="E643" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="644">
       <c r="A644"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D644" t="n">
-        <v>1.26307224E8</v>
+        <v>2.34338216151076E7</v>
       </c>
       <c r="E644" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="645">
       <c r="A645"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D645" t="n">
-        <v>2.0694883925E8</v>
+        <v>2.16790584968625E7</v>
       </c>
       <c r="E645" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="646">
       <c r="A646"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D646" t="n">
-        <v>2.3814451454E8</v>
+        <v>2.3011951112252798E7</v>
       </c>
       <c r="E646" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="647">
       <c r="A647"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D647" t="n">
-        <v>9.008393302E7</v>
+        <v>1.7519282487889398E7</v>
       </c>
       <c r="E647" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="648">
       <c r="A648"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D648" t="n">
-        <v>7.465134663E7</v>
+        <v>7354510.49097234</v>
       </c>
       <c r="E648" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="649">
-      <c r="A649"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B649"/>
       <c r="C649" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D649" t="n">
-        <v>2.513758407E8</v>
+        <v>0.0</v>
       </c>
       <c r="E649" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B650"/>
       <c r="C650" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D650" t="n">
-        <v>1.92727652E7</v>
+        <v>3419635.80403721</v>
       </c>
       <c r="E650" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B651"/>
       <c r="C651" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D651" t="n">
-        <v>7.159284608E7</v>
+        <v>0.0</v>
       </c>
       <c r="E651" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B652"/>
       <c r="C652" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D652" t="n">
-        <v>4832000.0</v>
+        <v>1716655.5886432899</v>
       </c>
       <c r="E652" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B653"/>
       <c r="C653" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D653" t="n">
-        <v>5.516417775E7</v>
+        <v>4.47420391806193E7</v>
       </c>
       <c r="E653" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B654"/>
       <c r="C654" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D654" t="n">
-        <v>4.8211164427000004E8</v>
+        <v>2.18374419239089E7</v>
       </c>
       <c r="E654" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B655"/>
       <c r="C655" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D655" t="n">
-        <v>1.4248814506E8</v>
+        <v>1186938.82081603</v>
       </c>
       <c r="E655" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B656"/>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D656" t="n">
-        <v>8874665.64</v>
+        <v>1.03684200576713E7</v>
       </c>
       <c r="E656" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B657"/>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D657" t="n">
-        <v>7.281522251E7</v>
+        <v>2469183.08407554</v>
       </c>
       <c r="E657" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B658"/>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D658" t="n">
-        <v>7770601.0</v>
+        <v>8680195.547605671</v>
       </c>
       <c r="E658" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B659"/>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D659" t="n">
-        <v>1.2715116328999999E8</v>
+        <v>2.3927888960953802E7</v>
       </c>
       <c r="E659" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B660"/>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D660" t="n">
-        <v>2.3593484192E8</v>
+        <v>1.26013742330128E7</v>
       </c>
       <c r="E660" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B661"/>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D661" t="n">
-        <v>1.69787165E7</v>
+        <v>0.0</v>
       </c>
       <c r="E661" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B662"/>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D662" t="n">
-        <v>1989746.61</v>
+        <v>2.9137060465149697E7</v>
       </c>
       <c r="E662" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B663"/>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D663" t="n">
-        <v>1.4847431326999998E8</v>
+        <v>5695938.09351069</v>
       </c>
       <c r="E663" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B664"/>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D664" t="n">
-        <v>3.2079924140000004E7</v>
+        <v>4135714.1797065404</v>
       </c>
       <c r="E664" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B665"/>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D665" t="n">
-        <v>1.682470425E7</v>
+        <v>0.0</v>
       </c>
       <c r="E665" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B666"/>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D666" t="n">
-        <v>3333458.25</v>
+        <v>66655.31609905</v>
       </c>
       <c r="E666" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B667"/>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D667" t="n">
-        <v>5892903.5</v>
+        <v>6469551.51898661</v>
       </c>
       <c r="E667" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B668"/>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D668" t="n">
-        <v>3.469213864000001E7</v>
+        <v>0.0</v>
       </c>
       <c r="E668" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B669"/>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D669" t="n">
-        <v>0.0</v>
+        <v>3960857.49209412</v>
       </c>
       <c r="E669" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="670">
-      <c r="A670" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B670"/>
+      <c r="A670"/>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C670" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D670" t="n">
-        <v>1031849.5</v>
+        <v>1.9000175964E8</v>
       </c>
       <c r="E670" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="671">
       <c r="A671"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D671" t="n">
-        <v>4.2355E7</v>
+        <v>3.1179236958E8</v>
       </c>
       <c r="E671" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="672">
       <c r="A672"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D672" t="n">
-        <v>1968277.0</v>
+        <v>1.26307224E8</v>
       </c>
       <c r="E672" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="673">
       <c r="A673"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D673" t="n">
-        <v>1.566825E7</v>
+        <v>2.0694883925E8</v>
       </c>
       <c r="E673" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="674">
       <c r="A674"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D674" t="n">
-        <v>2.3913E7</v>
+        <v>2.3814451454E8</v>
       </c>
       <c r="E674" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="675">
       <c r="A675"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D675" t="n">
-        <v>5.9969338E7</v>
+        <v>9.008393302E7</v>
       </c>
       <c r="E675" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="676">
       <c r="A676"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D676" t="n">
-        <v>5.1947579E7</v>
+        <v>7.465134663E7</v>
       </c>
       <c r="E676" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="677">
       <c r="A677"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D677" t="n">
-        <v>6510000.0</v>
+        <v>2.513758407E8</v>
       </c>
       <c r="E677" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="678">
-      <c r="A678"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A678" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B678"/>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D678" t="n">
-        <v>1.3E7</v>
+        <v>1.92727652E7</v>
       </c>
       <c r="E678" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B679"/>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D679" t="n">
-        <v>2.208135E8</v>
+        <v>7.159284608E7</v>
       </c>
       <c r="E679" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="680">
-      <c r="A680"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A680" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B680"/>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D680" t="n">
-        <v>0.0</v>
+        <v>4832000.0</v>
       </c>
       <c r="E680" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="681">
-      <c r="A681"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A681" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B681"/>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D681" t="n">
-        <v>4057250.0</v>
+        <v>5.516417775E7</v>
       </c>
       <c r="E681" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="682">
-      <c r="A682"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A682" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B682"/>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D682" t="n">
-        <v>533500.0</v>
+        <v>4.8211164427000004E8</v>
       </c>
       <c r="E682" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="683">
-      <c r="A683"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B683"/>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D683" t="n">
-        <v>2588800.0</v>
+        <v>1.4248814506E8</v>
       </c>
       <c r="E683" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="684">
-      <c r="A684"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A684" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B684"/>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D684" t="n">
-        <v>273750.0</v>
+        <v>8874665.64</v>
       </c>
       <c r="E684" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="685">
-      <c r="A685"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A685" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B685"/>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D685" t="n">
-        <v>2277875.0</v>
+        <v>7.281522251E7</v>
       </c>
       <c r="E685" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="686">
-      <c r="A686"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A686" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B686"/>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D686" t="n">
-        <v>1778333.0</v>
+        <v>7770601.0</v>
       </c>
       <c r="E686" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="687">
-      <c r="A687"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A687" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B687"/>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D687" t="n">
-        <v>2818375.0</v>
+        <v>1.2715116328999999E8</v>
       </c>
       <c r="E687" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B688"/>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D688" t="n">
-        <v>1067000.0</v>
+        <v>2.3593484192E8</v>
       </c>
       <c r="E688" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B689"/>
       <c r="C689" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D689" t="n">
-        <v>0.0</v>
+        <v>1.69787165E7</v>
       </c>
       <c r="E689" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B690"/>
       <c r="C690" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D690" t="n">
-        <v>533500.0</v>
+        <v>1989746.61</v>
       </c>
       <c r="E690" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B691"/>
       <c r="C691" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D691" t="n">
-        <v>0.0</v>
+        <v>1.4847431326999998E8</v>
       </c>
       <c r="E691" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B692"/>
       <c r="C692" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D692" t="n">
-        <v>3666583.0</v>
+        <v>3.2079924140000004E7</v>
       </c>
       <c r="E692" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B693"/>
       <c r="C693" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D693" t="n">
-        <v>0.0</v>
+        <v>1.682470425E7</v>
       </c>
       <c r="E693" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B694"/>
       <c r="C694" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D694" t="n">
-        <v>533500.0</v>
+        <v>3333458.25</v>
       </c>
       <c r="E694" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B695"/>
       <c r="C695" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D695" t="n">
-        <v>2343050.0</v>
+        <v>5892903.5</v>
       </c>
       <c r="E695" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B696"/>
       <c r="C696" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D696" t="n">
-        <v>533500.0</v>
+        <v>3.469213864000001E7</v>
       </c>
       <c r="E696" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B697"/>
       <c r="C697" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D697" t="n">
-        <v>533500.0</v>
+        <v>0.0</v>
       </c>
       <c r="E697" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B698"/>
       <c r="C698" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D698" t="n">
-        <v>533500.0</v>
+        <v>1031849.5</v>
       </c>
       <c r="E698" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="699">
-      <c r="A699" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B699"/>
+      <c r="A699"/>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C699" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D699" t="n">
-        <v>273750.0</v>
+        <v>4.2355E7</v>
       </c>
       <c r="E699" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="700">
-      <c r="A700" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B700"/>
+      <c r="A700"/>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C700" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D700" t="n">
-        <v>0.0</v>
+        <v>1968277.0</v>
       </c>
       <c r="E700" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="701">
-      <c r="A701" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B701"/>
+      <c r="A701"/>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C701" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D701" t="n">
-        <v>821250.0</v>
+        <v>1.566825E7</v>
       </c>
       <c r="E701" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="702">
-      <c r="A702" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B702"/>
+      <c r="A702"/>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C702" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D702" t="n">
-        <v>0.0</v>
+        <v>2.1913E7</v>
       </c>
       <c r="E702" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="703">
-      <c r="A703" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B703"/>
+      <c r="A703"/>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C703" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D703" t="n">
-        <v>533500.0</v>
+        <v>6.550234E7</v>
       </c>
       <c r="E703" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="704">
-      <c r="A704" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B704"/>
+      <c r="A704"/>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C704" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D704" t="n">
-        <v>533500.0</v>
+        <v>5.1947579E7</v>
       </c>
       <c r="E704" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="705">
-      <c r="A705" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B705"/>
+      <c r="A705"/>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C705" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D705" t="n">
-        <v>0.0</v>
+        <v>6510000.0</v>
       </c>
       <c r="E705" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="706">
-      <c r="A706" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B706"/>
+      <c r="A706"/>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C706" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D706" t="n">
-        <v>2421750.0</v>
+        <v>1.3E7</v>
       </c>
       <c r="E706" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B707"/>
       <c r="C707" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D707" t="n">
-        <v>0.0</v>
+        <v>2.208135E8</v>
       </c>
       <c r="E707" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="708">
-      <c r="A708" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B708"/>
+      <c r="A708"/>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C708" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D708" t="n">
         <v>0.0</v>
       </c>
       <c r="E708" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="709">
       <c r="A709"/>
       <c r="B709" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C709" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D709" t="n">
-        <v>1.90399951E8</v>
+        <v>4057250.0</v>
       </c>
       <c r="E709" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="710">
       <c r="A710"/>
       <c r="B710" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C710" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D710" t="n">
-        <v>1.36238943E8</v>
+        <v>533500.0</v>
       </c>
       <c r="E710" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="711">
       <c r="A711"/>
       <c r="B711" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C711" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D711" t="n">
-        <v>5.993062E7</v>
+        <v>2588800.0</v>
       </c>
       <c r="E711" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="712">
       <c r="A712"/>
       <c r="B712" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C712" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D712" t="n">
-        <v>1.84216443E8</v>
+        <v>273750.0</v>
       </c>
       <c r="E712" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="713">
       <c r="A713"/>
       <c r="B713" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C713" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D713" t="n">
-        <v>1.81323047E8</v>
+        <v>2277875.0</v>
       </c>
       <c r="E713" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="714">
       <c r="A714"/>
       <c r="B714" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C714" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D714" t="n">
-        <v>1.33170048E8</v>
+        <v>1778333.0</v>
       </c>
       <c r="E714" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="715">
       <c r="A715"/>
       <c r="B715" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C715" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D715" t="n">
-        <v>5.4718339E7</v>
+        <v>2818375.0</v>
       </c>
       <c r="E715" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="716">
-      <c r="A716"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A716" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B716"/>
       <c r="C716" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D716" t="n">
-        <v>7.0586649E7</v>
+        <v>1067000.0</v>
       </c>
       <c r="E716" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B717"/>
       <c r="C717" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D717" t="n">
-        <v>1.3742608E7</v>
+        <v>0.0</v>
       </c>
       <c r="E717" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B718"/>
       <c r="C718" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D718" t="n">
-        <v>9.2360572E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E718" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B719"/>
       <c r="C719" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D719" t="n">
-        <v>3.5629205E7</v>
+        <v>0.0</v>
       </c>
       <c r="E719" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B720"/>
       <c r="C720" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D720" t="n">
-        <v>2.6591884E7</v>
+        <v>3666583.0</v>
       </c>
       <c r="E720" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B721"/>
       <c r="C721" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D721" t="n">
-        <v>7.5865752E7</v>
+        <v>0.0</v>
       </c>
       <c r="E721" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B722"/>
       <c r="C722" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D722" t="n">
-        <v>9.7226865E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E722" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B723"/>
       <c r="C723" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D723" t="n">
-        <v>1.2925211E7</v>
+        <v>2343050.0</v>
       </c>
       <c r="E723" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B724"/>
       <c r="C724" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D724" t="n">
-        <v>9.8719549E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E724" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B725"/>
       <c r="C725" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D725" t="n">
-        <v>7354854.0</v>
+        <v>533500.0</v>
       </c>
       <c r="E725" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B726"/>
       <c r="C726" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D726" t="n">
-        <v>3.6568683E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E726" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B727"/>
       <c r="C727" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D727" t="n">
-        <v>2.13691702E8</v>
+        <v>273750.0</v>
       </c>
       <c r="E727" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B728"/>
       <c r="C728" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D728" t="n">
-        <v>1.2177137E7</v>
+        <v>0.0</v>
       </c>
       <c r="E728" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B729"/>
       <c r="C729" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D729" t="n">
-        <v>6311734.0</v>
+        <v>821250.0</v>
       </c>
       <c r="E729" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B730"/>
       <c r="C730" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D730" t="n">
-        <v>1.04628374E8</v>
+        <v>0.0</v>
       </c>
       <c r="E730" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B731"/>
       <c r="C731" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D731" t="n">
-        <v>3.4738007E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E731" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B732"/>
       <c r="C732" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D732" t="n">
-        <v>4.4465128E7</v>
+        <v>533500.0</v>
       </c>
       <c r="E732" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B733"/>
       <c r="C733" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D733" t="n">
-        <v>1.940824E7</v>
+        <v>0.0</v>
       </c>
       <c r="E733" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B734"/>
       <c r="C734" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D734" t="n">
-        <v>9009606.0</v>
+        <v>2421750.0</v>
       </c>
       <c r="E734" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B735"/>
       <c r="C735" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D735" t="n">
-        <v>5.5218879E7</v>
+        <v>0.0</v>
       </c>
       <c r="E735" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B736"/>
       <c r="C736" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D736" t="n">
-        <v>1506168.0</v>
+        <v>0.0</v>
       </c>
       <c r="E736" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="737">
-      <c r="A737" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B737"/>
+      <c r="A737"/>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C737" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D737" t="n">
-        <v>1.244391E7</v>
+        <v>1.90399951E8</v>
       </c>
       <c r="E737" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="738">
       <c r="A738"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D738" t="n">
-        <v>355000.0</v>
+        <v>1.36238943E8</v>
       </c>
       <c r="E738" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="739">
       <c r="A739"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D739" t="n">
-        <v>2847500.0</v>
+        <v>5.993062E7</v>
       </c>
       <c r="E739" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="740">
       <c r="A740"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D740" t="n">
-        <v>2165000.0</v>
+        <v>1.84216443E8</v>
       </c>
       <c r="E740" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="741">
       <c r="A741"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D741" t="n">
-        <v>2130000.0</v>
+        <v>1.81323047E8</v>
       </c>
       <c r="E741" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="742">
       <c r="A742"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D742" t="n">
-        <v>2912500.0</v>
+        <v>1.33170048E8</v>
       </c>
       <c r="E742" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="743">
       <c r="A743"/>
       <c r="B743" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C743" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D743" t="n">
-        <v>3905000.0</v>
+        <v>5.4718339E7</v>
       </c>
       <c r="E743" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="744">
       <c r="A744"/>
       <c r="B744" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C744" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D744" t="n">
-        <v>3652500.0</v>
+        <v>7.0586649E7</v>
       </c>
       <c r="E744" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="745">
-      <c r="A745"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A745" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B745"/>
       <c r="C745" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D745" t="n">
-        <v>3652500.0</v>
+        <v>1.3742608E7</v>
       </c>
       <c r="E745" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B746"/>
       <c r="C746" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D746" t="n">
-        <v>782500.0</v>
+        <v>9.2360572E7</v>
       </c>
       <c r="E746" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B747"/>
       <c r="C747" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D747" t="n">
-        <v>0.0</v>
+        <v>3.5629205E7</v>
       </c>
       <c r="E747" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B748"/>
       <c r="C748" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D748" t="n">
-        <v>0.0</v>
+        <v>2.6591884E7</v>
       </c>
       <c r="E748" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B749"/>
       <c r="C749" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D749" t="n">
-        <v>1452000.0</v>
+        <v>7.5865752E7</v>
       </c>
       <c r="E749" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B750"/>
       <c r="C750" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D750" t="n">
-        <v>1740333.3333333335</v>
+        <v>9.7226865E7</v>
       </c>
       <c r="E750" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B751"/>
       <c r="C751" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D751" t="n">
-        <v>1775000.0</v>
+        <v>1.2925211E7</v>
       </c>
       <c r="E751" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B752"/>
       <c r="C752" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D752" t="n">
-        <v>1656666.6666666665</v>
+        <v>9.8719549E7</v>
       </c>
       <c r="E752" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B753"/>
       <c r="C753" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D753" t="n">
-        <v>1801666.6666666667</v>
+        <v>7354854.0</v>
       </c>
       <c r="E753" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B754"/>
       <c r="C754" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D754" t="n">
-        <v>0.0</v>
+        <v>3.6568683E7</v>
       </c>
       <c r="E754" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B755"/>
       <c r="C755" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D755" t="n">
-        <v>142000.0</v>
+        <v>2.13691702E8</v>
       </c>
       <c r="E755" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B756"/>
       <c r="C756" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D756" t="n">
-        <v>1775000.0</v>
+        <v>1.2177137E7</v>
       </c>
       <c r="E756" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B757"/>
       <c r="C757" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D757" t="n">
-        <v>0.0</v>
+        <v>6311734.0</v>
       </c>
       <c r="E757" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B758"/>
       <c r="C758" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D758" t="n">
-        <v>852000.0</v>
+        <v>1.04628374E8</v>
       </c>
       <c r="E758" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B759"/>
       <c r="C759" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D759" t="n">
-        <v>7607500.0</v>
+        <v>3.4738007E7</v>
       </c>
       <c r="E759" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B760"/>
       <c r="C760" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D760" t="n">
-        <v>497000.0</v>
+        <v>4.4465128E7</v>
       </c>
       <c r="E760" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B761"/>
       <c r="C761" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D761" t="n">
-        <v>946666.6666666666</v>
+        <v>1.940824E7</v>
       </c>
       <c r="E761" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B762"/>
       <c r="C762" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D762" t="n">
-        <v>0.0</v>
+        <v>9009606.0</v>
       </c>
       <c r="E762" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B763"/>
       <c r="C763" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D763" t="n">
-        <v>355000.0</v>
+        <v>5.5218879E7</v>
       </c>
       <c r="E763" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B764"/>
       <c r="C764" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D764" t="n">
-        <v>236666.66666666666</v>
+        <v>1506168.0</v>
       </c>
       <c r="E764" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B765"/>
       <c r="C765" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D765" t="n">
-        <v>0.0</v>
+        <v>1.244391E7</v>
       </c>
       <c r="E765" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="766">
-      <c r="A766" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B766"/>
+      <c r="A766"/>
+      <c r="B766" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C766" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D766" t="n">
-        <v>0.0</v>
+        <v>355000.0</v>
       </c>
       <c r="E766" t="n">
         <v>2018.0</v>
       </c>
     </row>
     <row r="767">
       <c r="A767"/>
       <c r="B767" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C767" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D767" t="n">
-        <v>4.3711770215163E7</v>
+        <v>2847500.0</v>
       </c>
       <c r="E767" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="768">
       <c r="A768"/>
       <c r="B768" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C768" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D768" t="n">
-        <v>4.86140520900408E7</v>
+        <v>2165000.0</v>
       </c>
       <c r="E768" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="769">
       <c r="A769"/>
       <c r="B769" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C769" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D769" t="n">
-        <v>1.18132394596461E8</v>
+        <v>2130000.0</v>
       </c>
       <c r="E769" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="770">
       <c r="A770"/>
       <c r="B770" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C770" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D770" t="n">
-        <v>3.23152445358691E7</v>
+        <v>2912500.0</v>
       </c>
       <c r="E770" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="771">
       <c r="A771"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D771" t="n">
-        <v>2.25579892754331E7</v>
+        <v>3905000.0</v>
       </c>
       <c r="E771" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="772">
       <c r="A772"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D772" t="n">
-        <v>2.24933539008005E7</v>
+        <v>3652500.0</v>
       </c>
       <c r="E772" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="773">
       <c r="A773"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D773" t="n">
-        <v>1.77518399591379E7</v>
+        <v>3652500.0</v>
       </c>
       <c r="E773" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="774">
-      <c r="A774"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A774" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B774"/>
       <c r="C774" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D774" t="n">
-        <v>8264422.53926763</v>
+        <v>782500.0</v>
       </c>
       <c r="E774" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B775"/>
       <c r="C775" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D775" t="n">
         <v>0.0</v>
       </c>
       <c r="E775" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B776"/>
       <c r="C776" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D776" t="n">
-        <v>4993363.82677799</v>
+        <v>0.0</v>
       </c>
       <c r="E776" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B777"/>
       <c r="C777" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D777" t="n">
-        <v>0.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="E777" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B778"/>
       <c r="C778" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D778" t="n">
-        <v>2559048.51119448</v>
+        <v>1740333.3333333335</v>
       </c>
       <c r="E778" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B779"/>
       <c r="C779" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D779" t="n">
-        <v>1.51424564846586E8</v>
+        <v>1775000.0</v>
       </c>
       <c r="E779" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B780"/>
       <c r="C780" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D780" t="n">
-        <v>2.89653306148685E7</v>
+        <v>1656666.6666666665</v>
       </c>
       <c r="E780" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B781"/>
       <c r="C781" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D781" t="n">
-        <v>1323519.60199072</v>
+        <v>1801666.6666666667</v>
       </c>
       <c r="E781" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B782"/>
       <c r="C782" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D782" t="n">
-        <v>1.29108288089106E7</v>
+        <v>0.0</v>
       </c>
       <c r="E782" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B783"/>
       <c r="C783" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D783" t="n">
-        <v>531389.3977999</v>
+        <v>142000.0</v>
       </c>
       <c r="E783" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B784"/>
       <c r="C784" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D784" t="n">
-        <v>9557412.54423726</v>
+        <v>1775000.0</v>
       </c>
       <c r="E784" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B785"/>
       <c r="C785" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D785" t="n">
-        <v>2.86060361692817E7</v>
+        <v>0.0</v>
       </c>
       <c r="E785" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B786"/>
       <c r="C786" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D786" t="n">
-        <v>1.58280864452533E7</v>
+        <v>852000.0</v>
       </c>
       <c r="E786" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B787"/>
       <c r="C787" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D787" t="n">
-        <v>0.0</v>
+        <v>7607500.0</v>
       </c>
       <c r="E787" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B788"/>
       <c r="C788" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D788" t="n">
-        <v>3.03390417139498E7</v>
+        <v>497000.0</v>
       </c>
       <c r="E788" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B789"/>
       <c r="C789" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D789" t="n">
-        <v>6221566.02301398</v>
+        <v>946666.6666666666</v>
       </c>
       <c r="E789" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B790"/>
       <c r="C790" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D790" t="n">
-        <v>4667493.35722481</v>
+        <v>0.0</v>
       </c>
       <c r="E790" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B791"/>
       <c r="C791" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D791" t="n">
-        <v>283989.08040345</v>
+        <v>355000.0</v>
       </c>
       <c r="E791" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B792"/>
       <c r="C792" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D792" t="n">
-        <v>114266.2561698</v>
+        <v>236666.66666666666</v>
       </c>
       <c r="E792" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B793"/>
       <c r="C793" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D793" t="n">
-        <v>1.16076686117129E7</v>
+        <v>0.0</v>
       </c>
       <c r="E793" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B794"/>
       <c r="C794" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D794" t="n">
         <v>0.0</v>
       </c>
       <c r="E794" t="n">
-        <v>2019.0</v>
+        <v>2018.0</v>
       </c>
     </row>
     <row r="795">
-      <c r="A795" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B795"/>
+      <c r="A795"/>
+      <c r="B795" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C795" t="inlineStr">
         <is>
           <t>EU</t>
         </is>
       </c>
       <c r="D795" t="n">
-        <v>3907461.34486831</v>
+        <v>4.32601882770195E7</v>
       </c>
       <c r="E795" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="796">
       <c r="A796"/>
       <c r="B796" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C796" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D796" t="n">
-        <v>1.819289996E8</v>
+        <v>4.8379414284308E7</v>
       </c>
       <c r="E796" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="797">
       <c r="A797"/>
       <c r="B797" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C797" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D797" t="n">
-        <v>3.107263189799999E8</v>
+        <v>2.2061904827229403E7</v>
       </c>
       <c r="E797" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="798">
       <c r="A798"/>
       <c r="B798" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C798" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D798" t="n">
-        <v>9.289329397E7</v>
+        <v>3.2340481427136097E7</v>
       </c>
       <c r="E798" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="799">
       <c r="A799"/>
       <c r="B799" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C799" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D799" t="n">
-        <v>2.0277988259000003E8</v>
+        <v>2.24109312400898E7</v>
       </c>
       <c r="E799" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="800">
       <c r="A800"/>
       <c r="B800" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C800" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D800" t="n">
-        <v>2.3297615945E8</v>
+        <v>2.19597973967979E7</v>
       </c>
       <c r="E800" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="801">
       <c r="A801"/>
       <c r="B801" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C801" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D801" t="n">
-        <v>1.0416516187E8</v>
+        <v>1.7686266920994002E7</v>
       </c>
       <c r="E801" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="802">
       <c r="A802"/>
       <c r="B802" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C802" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D802" t="n">
-        <v>8.295614084E7</v>
+        <v>7991899.16305131</v>
       </c>
       <c r="E802" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="803">
-      <c r="A803"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A803" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B803"/>
       <c r="C803" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D803" t="n">
-        <v>2.6280189660999998E8</v>
+        <v>0.0</v>
       </c>
       <c r="E803" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B804"/>
       <c r="C804" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D804" t="n">
-        <v>1.4988466E7</v>
+        <v>4993363.82677799</v>
       </c>
       <c r="E804" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B805"/>
       <c r="C805" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D805" t="n">
-        <v>6.401610206E7</v>
+        <v>0.0</v>
       </c>
       <c r="E805" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B806"/>
       <c r="C806" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D806" t="n">
-        <v>3529000.0</v>
+        <v>2443068.9897042</v>
       </c>
       <c r="E806" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B807"/>
       <c r="C807" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D807" t="n">
-        <v>5.109047325E7</v>
+        <v>5.4008925612489104E7</v>
       </c>
       <c r="E807" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B808"/>
       <c r="C808" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D808" t="n">
-        <v>4.312473208400001E8</v>
+        <v>2.86149956988672E7</v>
       </c>
       <c r="E808" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B809"/>
       <c r="C809" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D809" t="n">
-        <v>1.3830334643E8</v>
+        <v>1289097.38734025</v>
       </c>
       <c r="E809" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B810"/>
       <c r="C810" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D810" t="n">
-        <v>1.3145792200000001E7</v>
+        <v>1.28764065942601E7</v>
       </c>
       <c r="E810" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B811"/>
       <c r="C811" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D811" t="n">
-        <v>7.802636683E7</v>
+        <v>354259.59853317</v>
       </c>
       <c r="E811" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B812"/>
       <c r="C812" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D812" t="n">
-        <v>1.09714796E7</v>
+        <v>9490140.91000953</v>
       </c>
       <c r="E812" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B813"/>
       <c r="C813" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D813" t="n">
-        <v>1.1498185132E8</v>
+        <v>2.85930650970972E7</v>
       </c>
       <c r="E813" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B814"/>
       <c r="C814" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D814" t="n">
-        <v>2.3543739293E8</v>
+        <v>1.58280864452533E7</v>
       </c>
       <c r="E814" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B815"/>
       <c r="C815" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D815" t="n">
-        <v>2.0219259E7</v>
+        <v>0.0</v>
       </c>
       <c r="E815" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B816"/>
       <c r="C816" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D816" t="n">
-        <v>3652464.7199999997</v>
+        <v>3.1034764991588697E7</v>
       </c>
       <c r="E816" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B817"/>
       <c r="C817" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D817" t="n">
-        <v>1.7234627388E8</v>
+        <v>6195381.801779791</v>
       </c>
       <c r="E817" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B818"/>
       <c r="C818" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D818" t="n">
-        <v>4.177311038999999E7</v>
+        <v>4667493.35722481</v>
       </c>
       <c r="E818" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B819"/>
       <c r="C819" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D819" t="n">
-        <v>1.983561625E7</v>
+        <v>283989.08040345</v>
       </c>
       <c r="E819" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B820"/>
       <c r="C820" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D820" t="n">
-        <v>4643123.25</v>
+        <v>114266.2561698</v>
       </c>
       <c r="E820" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B821"/>
       <c r="C821" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D821" t="n">
-        <v>6189749.0</v>
+        <v>1.13961165977957E7</v>
       </c>
       <c r="E821" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B822"/>
       <c r="C822" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D822" t="n">
-        <v>4.172566398E7</v>
+        <v>0.0</v>
       </c>
       <c r="E822" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B823"/>
       <c r="C823" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D823" t="n">
-        <v>1399000.0</v>
+        <v>3907461.34486831</v>
       </c>
       <c r="E823" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="824">
-      <c r="A824" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B824"/>
+      <c r="A824"/>
+      <c r="B824" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C824" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D824" t="n">
-        <v>3706002.0</v>
+        <v>1.819289996E8</v>
       </c>
       <c r="E824" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="825">
       <c r="A825"/>
       <c r="B825" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C825" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D825" t="n">
-        <v>3.9903E7</v>
+        <v>3.107263189799999E8</v>
       </c>
       <c r="E825" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="826">
       <c r="A826"/>
       <c r="B826" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C826" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D826" t="n">
-        <v>0.0</v>
+        <v>9.289329397E7</v>
       </c>
       <c r="E826" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="827">
       <c r="A827"/>
       <c r="B827" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C827" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D827" t="n">
-        <v>0.0</v>
+        <v>2.0277988259000003E8</v>
       </c>
       <c r="E827" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="828">
       <c r="A828"/>
       <c r="B828" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C828" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D828" t="n">
-        <v>2.2694323E7</v>
+        <v>2.3297615945E8</v>
       </c>
       <c r="E828" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="829">
       <c r="A829"/>
       <c r="B829" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C829" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D829" t="n">
-        <v>5.2883E7</v>
+        <v>1.0416516187E8</v>
       </c>
       <c r="E829" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="830">
       <c r="A830"/>
       <c r="B830" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C830" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D830" t="n">
-        <v>6.228E7</v>
+        <v>8.295614084E7</v>
       </c>
       <c r="E830" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="831">
       <c r="A831"/>
       <c r="B831" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C831" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D831" t="n">
-        <v>3.1199E7</v>
+        <v>2.6280189660999998E8</v>
       </c>
       <c r="E831" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="832">
-      <c r="A832"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A832" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B832"/>
       <c r="C832" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D832" t="n">
-        <v>8283000.0</v>
+        <v>1.4988466E7</v>
       </c>
       <c r="E832" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B833"/>
       <c r="C833" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D833" t="n">
-        <v>2.19531686E8</v>
+        <v>6.401610206E7</v>
       </c>
       <c r="E833" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="834">
-      <c r="A834"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A834" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B834"/>
       <c r="C834" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D834" t="n">
-        <v>0.0</v>
+        <v>3529000.0</v>
       </c>
       <c r="E834" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="835">
-      <c r="A835"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A835" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B835"/>
       <c r="C835" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D835" t="n">
-        <v>2923125.0</v>
+        <v>5.109047325E7</v>
       </c>
       <c r="E835" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="836">
-      <c r="A836"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A836" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B836"/>
       <c r="C836" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D836" t="n">
-        <v>0.0</v>
+        <v>4.312473208400001E8</v>
       </c>
       <c r="E836" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="837">
-      <c r="A837"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A837" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B837"/>
       <c r="C837" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D837" t="n">
-        <v>2782500.0</v>
+        <v>1.3830334643E8</v>
       </c>
       <c r="E837" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="838">
-      <c r="A838"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A838" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B838"/>
       <c r="C838" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D838" t="n">
-        <v>1110000.0</v>
+        <v>1.3145792200000001E7</v>
       </c>
       <c r="E838" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="839">
-      <c r="A839"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A839" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B839"/>
       <c r="C839" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D839" t="n">
-        <v>2263500.0</v>
+        <v>7.802636683E7</v>
       </c>
       <c r="E839" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="840">
-      <c r="A840"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A840" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B840"/>
       <c r="C840" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D840" t="n">
-        <v>1722187.5</v>
+        <v>1.09714796E7</v>
       </c>
       <c r="E840" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="841">
-      <c r="A841"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A841" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B841"/>
       <c r="C841" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D841" t="n">
-        <v>2976562.5</v>
+        <v>1.1498185132E8</v>
       </c>
       <c r="E841" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B842"/>
       <c r="C842" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D842" t="n">
-        <v>1246875.0</v>
+        <v>2.3543739293E8</v>
       </c>
       <c r="E842" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B843"/>
       <c r="C843" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D843" t="n">
-        <v>0.0</v>
+        <v>2.0219259E7</v>
       </c>
       <c r="E843" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B844"/>
       <c r="C844" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D844" t="n">
-        <v>0.0</v>
+        <v>3652464.7199999997</v>
       </c>
       <c r="E844" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B845"/>
       <c r="C845" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D845" t="n">
-        <v>0.0</v>
+        <v>1.7234627388E8</v>
       </c>
       <c r="E845" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B846"/>
       <c r="C846" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D846" t="n">
-        <v>2630625.0</v>
+        <v>4.177311038999999E7</v>
       </c>
       <c r="E846" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B847"/>
       <c r="C847" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D847" t="n">
-        <v>0.0</v>
+        <v>1.983561625E7</v>
       </c>
       <c r="E847" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B848"/>
       <c r="C848" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D848" t="n">
-        <v>547500.0</v>
+        <v>4643123.25</v>
       </c>
       <c r="E848" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B849"/>
       <c r="C849" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D849" t="n">
-        <v>2375625.0</v>
+        <v>6189749.0</v>
       </c>
       <c r="E849" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B850"/>
       <c r="C850" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D850" t="n">
-        <v>0.0</v>
+        <v>4.172566398E7</v>
       </c>
       <c r="E850" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B851"/>
       <c r="C851" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D851" t="n">
-        <v>0.0</v>
+        <v>1399000.0</v>
       </c>
       <c r="E851" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B852"/>
       <c r="C852" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D852" t="n">
-        <v>136875.0</v>
+        <v>3706002.0</v>
       </c>
       <c r="E852" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="853">
-      <c r="A853" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B853"/>
+      <c r="A853"/>
+      <c r="B853" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C853" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D853" t="n">
-        <v>547500.0</v>
+        <v>3.9903E7</v>
       </c>
       <c r="E853" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="854">
-      <c r="A854" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B854"/>
+      <c r="A854"/>
+      <c r="B854" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C854" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D854" t="n">
         <v>0.0</v>
       </c>
       <c r="E854" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="855">
-      <c r="A855" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B855"/>
+      <c r="A855"/>
+      <c r="B855" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C855" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D855" t="n">
-        <v>2974125.0</v>
+        <v>0.0</v>
       </c>
       <c r="E855" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="856">
-      <c r="A856" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B856"/>
+      <c r="A856"/>
+      <c r="B856" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C856" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D856" t="n">
-        <v>0.0</v>
+        <v>2.1292E7</v>
       </c>
       <c r="E856" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="857">
-      <c r="A857" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B857"/>
+      <c r="A857"/>
+      <c r="B857" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C857" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D857" t="n">
-        <v>684375.0</v>
+        <v>5.2883E7</v>
       </c>
       <c r="E857" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="858">
-      <c r="A858" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B858"/>
+      <c r="A858"/>
+      <c r="B858" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C858" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D858" t="n">
-        <v>0.0</v>
+        <v>3.128E7</v>
       </c>
       <c r="E858" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="859">
-      <c r="A859" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B859"/>
+      <c r="A859"/>
+      <c r="B859" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C859" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D859" t="n">
-        <v>0.0</v>
+        <v>3.1199E7</v>
       </c>
       <c r="E859" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="860">
-      <c r="A860" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B860"/>
+      <c r="A860"/>
+      <c r="B860" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C860" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D860" t="n">
-        <v>2634375.0</v>
+        <v>8283000.0</v>
       </c>
       <c r="E860" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B861"/>
       <c r="C861" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D861" t="n">
-        <v>0.0</v>
+        <v>2.19531686E8</v>
       </c>
       <c r="E861" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="862">
-      <c r="A862" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B862"/>
+      <c r="A862"/>
+      <c r="B862" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C862" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D862" t="n">
         <v>0.0</v>
       </c>
       <c r="E862" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="863">
       <c r="A863"/>
       <c r="B863" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C863" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D863" t="n">
-        <v>1.84260513E8</v>
+        <v>2923125.0</v>
       </c>
       <c r="E863" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="864">
       <c r="A864"/>
       <c r="B864" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C864" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D864" t="n">
-        <v>1.33853542E8</v>
+        <v>0.0</v>
       </c>
       <c r="E864" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="865">
       <c r="A865"/>
       <c r="B865" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C865" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D865" t="n">
-        <v>7.144148E7</v>
+        <v>2782500.0</v>
       </c>
       <c r="E865" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="866">
       <c r="A866"/>
       <c r="B866" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C866" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D866" t="n">
-        <v>2.16576017E8</v>
+        <v>1110000.0</v>
       </c>
       <c r="E866" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="867">
       <c r="A867"/>
       <c r="B867" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C867" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D867" t="n">
-        <v>1.80123329E8</v>
+        <v>2263500.0</v>
       </c>
       <c r="E867" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="868">
       <c r="A868"/>
       <c r="B868" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C868" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D868" t="n">
-        <v>1.49105936E8</v>
+        <v>1722187.5</v>
       </c>
       <c r="E868" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="869">
       <c r="A869"/>
       <c r="B869" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C869" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D869" t="n">
-        <v>5.5424306E7</v>
+        <v>2976562.5</v>
       </c>
       <c r="E869" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="870">
-      <c r="A870"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A870" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B870"/>
       <c r="C870" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D870" t="n">
-        <v>8.0839959E7</v>
+        <v>1246875.0</v>
       </c>
       <c r="E870" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B871"/>
       <c r="C871" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D871" t="n">
-        <v>1.6389575E7</v>
+        <v>0.0</v>
       </c>
       <c r="E871" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B872"/>
       <c r="C872" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D872" t="n">
-        <v>9.3431185E7</v>
+        <v>0.0</v>
       </c>
       <c r="E872" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B873"/>
       <c r="C873" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D873" t="n">
-        <v>3.6712011333333336E7</v>
+        <v>0.0</v>
       </c>
       <c r="E873" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B874"/>
       <c r="C874" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D874" t="n">
-        <v>2.8953817666666668E7</v>
+        <v>2630625.0</v>
       </c>
       <c r="E874" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B875"/>
       <c r="C875" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D875" t="n">
-        <v>8.1255125E7</v>
+        <v>0.0</v>
       </c>
       <c r="E875" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B876"/>
       <c r="C876" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D876" t="n">
-        <v>9.947635966666667E7</v>
+        <v>547500.0</v>
       </c>
       <c r="E876" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B877"/>
       <c r="C877" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D877" t="n">
-        <v>1.437503E7</v>
+        <v>2375625.0</v>
       </c>
       <c r="E877" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B878"/>
       <c r="C878" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D878" t="n">
-        <v>1.07674489E8</v>
+        <v>0.0</v>
       </c>
       <c r="E878" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B879"/>
       <c r="C879" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D879" t="n">
-        <v>5569566.333333333</v>
+        <v>0.0</v>
       </c>
       <c r="E879" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B880"/>
       <c r="C880" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D880" t="n">
-        <v>4.3294776E7</v>
+        <v>136875.0</v>
       </c>
       <c r="E880" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B881"/>
       <c r="C881" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D881" t="n">
-        <v>2.33483857E8</v>
+        <v>547500.0</v>
       </c>
       <c r="E881" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B882"/>
       <c r="C882" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D882" t="n">
-        <v>1.3671125E7</v>
+        <v>0.0</v>
       </c>
       <c r="E882" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B883"/>
       <c r="C883" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D883" t="n">
-        <v>8846484.0</v>
+        <v>2974125.0</v>
       </c>
       <c r="E883" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B884"/>
       <c r="C884" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D884" t="n">
-        <v>1.08173189E8</v>
+        <v>0.0</v>
       </c>
       <c r="E884" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B885"/>
       <c r="C885" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D885" t="n">
-        <v>3.3432609666666664E7</v>
+        <v>684375.0</v>
       </c>
       <c r="E885" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B886"/>
       <c r="C886" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D886" t="n">
-        <v>4.8986843E7</v>
+        <v>0.0</v>
       </c>
       <c r="E886" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B887"/>
       <c r="C887" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D887" t="n">
-        <v>2.1309108E7</v>
+        <v>0.0</v>
       </c>
       <c r="E887" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B888"/>
       <c r="C888" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D888" t="n">
-        <v>6514466.0</v>
+        <v>2634375.0</v>
       </c>
       <c r="E888" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B889"/>
       <c r="C889" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D889" t="n">
-        <v>5.5238575E7</v>
+        <v>0.0</v>
       </c>
       <c r="E889" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B890"/>
       <c r="C890" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D890" t="n">
-        <v>2194300.0</v>
+        <v>0.0</v>
       </c>
       <c r="E890" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="891">
-      <c r="A891" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B891"/>
+      <c r="A891"/>
+      <c r="B891" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C891" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D891" t="n">
-        <v>1.2642600333333334E7</v>
+        <v>1.84260513E8</v>
       </c>
       <c r="E891" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="892">
       <c r="A892"/>
       <c r="B892" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C892" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D892" t="n">
-        <v>365000.0</v>
+        <v>1.33853542E8</v>
       </c>
       <c r="E892" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="893">
       <c r="A893"/>
       <c r="B893" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C893" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D893" t="n">
-        <v>2892500.0</v>
+        <v>7.144148E7</v>
       </c>
       <c r="E893" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="894">
       <c r="A894"/>
       <c r="B894" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C894" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D894" t="n">
-        <v>6879500.0</v>
+        <v>2.16576017E8</v>
       </c>
       <c r="E894" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="895">
       <c r="A895"/>
       <c r="B895" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C895" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D895" t="n">
-        <v>4082500.0</v>
+        <v>1.80123329E8</v>
       </c>
       <c r="E895" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="896">
       <c r="A896"/>
       <c r="B896" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C896" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D896" t="n">
-        <v>3717500.0</v>
+        <v>1.49105936E8</v>
       </c>
       <c r="E896" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="897">
       <c r="A897"/>
       <c r="B897" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C897" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D897" t="n">
-        <v>1.03425E7</v>
+        <v>5.5424306E7</v>
       </c>
       <c r="E897" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="898">
       <c r="A898"/>
       <c r="B898" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C898" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D898" t="n">
-        <v>8517500.0</v>
+        <v>8.0839959E7</v>
       </c>
       <c r="E898" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="899">
-      <c r="A899"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A899" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B899"/>
       <c r="C899" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D899" t="n">
-        <v>9815000.0</v>
+        <v>1.6389575E7</v>
       </c>
       <c r="E899" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B900"/>
       <c r="C900" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D900" t="n">
-        <v>1691833.3333333335</v>
+        <v>9.3431185E7</v>
       </c>
       <c r="E900" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B901"/>
       <c r="C901" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D901" t="n">
-        <v>1047500.0</v>
+        <v>3.6712011333333336E7</v>
       </c>
       <c r="E901" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B902"/>
       <c r="C902" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D902" t="n">
-        <v>0.0</v>
+        <v>2.8953817666666668E7</v>
       </c>
       <c r="E902" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B903"/>
       <c r="C903" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D903" t="n">
-        <v>1476000.0</v>
+        <v>8.1255125E7</v>
       </c>
       <c r="E903" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B904"/>
       <c r="C904" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D904" t="n">
-        <v>2420333.3333333335</v>
+        <v>9.947635966666667E7</v>
       </c>
       <c r="E904" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B905"/>
       <c r="C905" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D905" t="n">
-        <v>3431500.0</v>
+        <v>1.437503E7</v>
       </c>
       <c r="E905" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B906"/>
       <c r="C906" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D906" t="n">
-        <v>1703333.3333333335</v>
+        <v>1.07674489E8</v>
       </c>
       <c r="E906" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B907"/>
       <c r="C907" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D907" t="n">
-        <v>4320333.333333334</v>
+        <v>5569566.333333333</v>
       </c>
       <c r="E907" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B908"/>
       <c r="C908" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D908" t="n">
-        <v>0.0</v>
+        <v>4.3294776E7</v>
       </c>
       <c r="E908" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B909"/>
       <c r="C909" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D909" t="n">
-        <v>839500.0</v>
+        <v>2.33483857E8</v>
       </c>
       <c r="E909" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B910"/>
       <c r="C910" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D910" t="n">
-        <v>4965833.333333334</v>
+        <v>1.3671125E7</v>
       </c>
       <c r="E910" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B911"/>
       <c r="C911" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D911" t="n">
-        <v>474500.0</v>
+        <v>8846484.0</v>
       </c>
       <c r="E911" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B912"/>
       <c r="C912" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D912" t="n">
-        <v>1484333.3333333333</v>
+        <v>1.08173189E8</v>
       </c>
       <c r="E912" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B913"/>
       <c r="C913" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D913" t="n">
-        <v>1.6648166666666668E7</v>
+        <v>3.3432609666666664E7</v>
       </c>
       <c r="E913" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B914"/>
       <c r="C914" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D914" t="n">
-        <v>1119333.3333333333</v>
+        <v>4.8986843E7</v>
       </c>
       <c r="E914" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B915"/>
       <c r="C915" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D915" t="n">
-        <v>2482000.0</v>
+        <v>2.1309108E7</v>
       </c>
       <c r="E915" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B916"/>
       <c r="C916" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D916" t="n">
-        <v>730000.0</v>
+        <v>6514466.0</v>
       </c>
       <c r="E916" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B917"/>
       <c r="C917" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D917" t="n">
-        <v>365000.0</v>
+        <v>5.5238575E7</v>
       </c>
       <c r="E917" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B918"/>
       <c r="C918" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D918" t="n">
-        <v>1047500.0</v>
+        <v>2194300.0</v>
       </c>
       <c r="E918" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B919"/>
       <c r="C919" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D919" t="n">
-        <v>365000.0</v>
+        <v>1.2642600333333334E7</v>
       </c>
       <c r="E919" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="920">
-      <c r="A920" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B920"/>
+      <c r="A920"/>
+      <c r="B920" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C920" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D920" t="n">
-        <v>0.0</v>
+        <v>365000.0</v>
       </c>
       <c r="E920" t="n">
         <v>2019.0</v>
       </c>
     </row>
     <row r="921">
       <c r="A921"/>
       <c r="B921" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C921" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D921" t="n">
-        <v>5.05456237579065E7</v>
+        <v>2892500.0</v>
       </c>
       <c r="E921" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="922">
       <c r="A922"/>
       <c r="B922" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C922" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D922" t="n">
-        <v>6.88757450837313E7</v>
+        <v>6879500.0</v>
       </c>
       <c r="E922" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="923">
       <c r="A923"/>
       <c r="B923" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C923" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D923" t="n">
-        <v>1.25080240210858E8</v>
+        <v>4082500.0</v>
       </c>
       <c r="E923" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="924">
       <c r="A924"/>
       <c r="B924" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C924" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D924" t="n">
-        <v>3.43611242069557E7</v>
+        <v>3717500.0</v>
       </c>
       <c r="E924" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="925">
       <c r="A925"/>
       <c r="B925" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C925" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D925" t="n">
-        <v>2.82991720280946E7</v>
+        <v>1.03425E7</v>
       </c>
       <c r="E925" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="926">
       <c r="A926"/>
       <c r="B926" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C926" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D926" t="n">
-        <v>2.6385377517238E7</v>
+        <v>8517500.0</v>
       </c>
       <c r="E926" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="927">
       <c r="A927"/>
       <c r="B927" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C927" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D927" t="n">
-        <v>1.77109466771442E7</v>
+        <v>9815000.0</v>
       </c>
       <c r="E927" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="928">
-      <c r="A928"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A928" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B928"/>
       <c r="C928" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D928" t="n">
-        <v>1.56009344753165E7</v>
+        <v>1691833.3333333335</v>
       </c>
       <c r="E928" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B929"/>
       <c r="C929" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D929" t="n">
-        <v>0.0</v>
+        <v>1047500.0</v>
       </c>
       <c r="E929" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B930"/>
       <c r="C930" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D930" t="n">
-        <v>6294777.94262415</v>
+        <v>0.0</v>
       </c>
       <c r="E930" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B931"/>
       <c r="C931" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D931" t="n">
-        <v>351673.94607795</v>
+        <v>1476000.0</v>
       </c>
       <c r="E931" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B932"/>
       <c r="C932" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D932" t="n">
-        <v>9392383.00123019</v>
+        <v>2420333.3333333335</v>
       </c>
       <c r="E932" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B933"/>
       <c r="C933" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D933" t="n">
-        <v>1.48103654566324E8</v>
+        <v>3431500.0</v>
       </c>
       <c r="E933" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B934"/>
       <c r="C934" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D934" t="n">
-        <v>4.22775715312877E7</v>
+        <v>1703333.3333333335</v>
       </c>
       <c r="E934" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B935"/>
       <c r="C935" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D935" t="n">
-        <v>1402346.66145147</v>
+        <v>4320333.333333334</v>
       </c>
       <c r="E935" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B936"/>
       <c r="C936" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D936" t="n">
-        <v>1.71324624135945E7</v>
+        <v>0.0</v>
       </c>
       <c r="E936" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B937"/>
       <c r="C937" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D937" t="n">
-        <v>2125557.59119961</v>
+        <v>839500.0</v>
       </c>
       <c r="E937" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B938"/>
       <c r="C938" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D938" t="n">
-        <v>1.53020147596613E7</v>
+        <v>4965833.333333334</v>
       </c>
       <c r="E938" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B939"/>
       <c r="C939" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D939" t="n">
-        <v>3.58413412550315E7</v>
+        <v>474500.0</v>
       </c>
       <c r="E939" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B940"/>
       <c r="C940" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D940" t="n">
-        <v>1.97988562934853E7</v>
+        <v>1484333.3333333333</v>
       </c>
       <c r="E940" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B941"/>
       <c r="C941" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D941" t="n">
-        <v>340269.61206433</v>
+        <v>1.6648166666666668E7</v>
       </c>
       <c r="E941" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B942"/>
       <c r="C942" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D942" t="n">
-        <v>3.73663813175087E7</v>
+        <v>1119333.3333333333</v>
       </c>
       <c r="E942" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B943"/>
       <c r="C943" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D943" t="n">
-        <v>5224838.0613207</v>
+        <v>2482000.0</v>
       </c>
       <c r="E943" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B944"/>
       <c r="C944" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D944" t="n">
-        <v>5091917.98239672</v>
+        <v>730000.0</v>
       </c>
       <c r="E944" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B945"/>
       <c r="C945" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D945" t="n">
-        <v>851967.24121036</v>
+        <v>365000.0</v>
       </c>
       <c r="E945" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B946"/>
       <c r="C946" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D946" t="n">
-        <v>2298275.68152326</v>
+        <v>1047500.0</v>
       </c>
       <c r="E946" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B947"/>
       <c r="C947" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D947" t="n">
-        <v>1.18383839586164E7</v>
+        <v>365000.0</v>
       </c>
       <c r="E947" t="n">
-        <v>2020.0</v>
+        <v>2019.0</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B948"/>
       <c r="C948" t="inlineStr">
         <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D948" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E948" t="n">
+        <v>2019.0</v>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949"/>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C949" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D948" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D949" t="n">
-        <v>3640480.60873925</v>
+        <v>5.02531256130522E7</v>
       </c>
       <c r="E949" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="950">
       <c r="A950"/>
       <c r="B950" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C950" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D950" t="n">
-        <v>1.834934902E8</v>
+        <v>6.85421082489467E7</v>
       </c>
       <c r="E950" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="951">
       <c r="A951"/>
       <c r="B951" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C951" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D951" t="n">
-        <v>3.1788673831999993E8</v>
+        <v>3.2679847384268403E8</v>
       </c>
       <c r="E951" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="952">
       <c r="A952"/>
       <c r="B952" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C952" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D952" t="n">
-        <v>1.5952951457999992E8</v>
+        <v>3.4961319887951195E7</v>
       </c>
       <c r="E952" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="953">
       <c r="A953"/>
       <c r="B953" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C953" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D953" t="n">
-        <v>2.3479506920000002E8</v>
+        <v>2.80188297683171E7</v>
       </c>
       <c r="E953" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="954">
       <c r="A954"/>
       <c r="B954" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C954" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D954" t="n">
-        <v>2.4172028889999992E8</v>
+        <v>2.3846935596795898E7</v>
       </c>
       <c r="E954" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="955">
       <c r="A955"/>
       <c r="B955" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C955" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D955" t="n">
-        <v>1.0793955691E8</v>
+        <v>1.81808817463289E7</v>
       </c>
       <c r="E955" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="956">
       <c r="A956"/>
       <c r="B956" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C956" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D956" t="n">
-        <v>8.239749099E7</v>
+        <v>1.6204346730780799E7</v>
       </c>
       <c r="E956" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="957">
-      <c r="A957"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A957" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B957"/>
       <c r="C957" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D957" t="n">
-        <v>2.903329514E8</v>
+        <v>0.0</v>
       </c>
       <c r="E957" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B958"/>
       <c r="C958" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D958" t="n">
-        <v>2.021582E7</v>
+        <v>6294777.94262415</v>
       </c>
       <c r="E958" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B959"/>
       <c r="C959" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D959" t="n">
-        <v>6.809981692E7</v>
+        <v>351673.94607795</v>
       </c>
       <c r="E959" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B960"/>
       <c r="C960" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D960" t="n">
-        <v>9720181.719999999</v>
+        <v>9285147.62851991</v>
       </c>
       <c r="E960" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B961"/>
       <c r="C961" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D961" t="n">
-        <v>4.3103046E7</v>
+        <v>5.1697314646324895E7</v>
       </c>
       <c r="E961" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B962"/>
       <c r="C962" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D962" t="n">
-        <v>4.469038341299999E8</v>
+        <v>4.24130029093132E7</v>
       </c>
       <c r="E962" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B963"/>
       <c r="C963" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D963" t="n">
-        <v>1.407678857E8</v>
+        <v>1358556.43846711</v>
       </c>
       <c r="E963" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B964"/>
       <c r="C964" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D964" t="n">
-        <v>1.660750121E7</v>
+        <v>1.70886721906102E7</v>
       </c>
       <c r="E964" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B965"/>
       <c r="C965" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D965" t="n">
-        <v>8.607231446E7</v>
+        <v>1417038.39413269</v>
       </c>
       <c r="E965" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B966"/>
       <c r="C966" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D966" t="n">
-        <v>1.04477194E7</v>
+        <v>3.1268575186223596E8</v>
       </c>
       <c r="E966" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B967"/>
       <c r="C967" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D967" t="n">
-        <v>1.7278491395999998E8</v>
+        <v>3.5791569472651504E7</v>
       </c>
       <c r="E967" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B968"/>
       <c r="C968" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D968" t="n">
-        <v>2.3980378067999986E8</v>
+        <v>1.9798856293485302E7</v>
       </c>
       <c r="E968" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B969"/>
       <c r="C969" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D969" t="n">
-        <v>1.9866289450000003E7</v>
+        <v>340269.61206432997</v>
       </c>
       <c r="E969" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B970"/>
       <c r="C970" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D970" t="n">
-        <v>5229278.0</v>
+        <v>3.80621045951476E7</v>
       </c>
       <c r="E970" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B971"/>
       <c r="C971" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D971" t="n">
-        <v>2.110636143E8</v>
+        <v>5195170.11276426</v>
       </c>
       <c r="E971" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B972"/>
       <c r="C972" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D972" t="n">
-        <v>4.123574886E7</v>
+        <v>4965307.78079857</v>
       </c>
       <c r="E972" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B973"/>
       <c r="C973" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D973" t="n">
-        <v>2.294265475E7</v>
+        <v>851967.2412103601</v>
       </c>
       <c r="E973" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B974"/>
       <c r="C974" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D974" t="n">
-        <v>3384592.25</v>
+        <v>2298275.6815232597</v>
       </c>
       <c r="E974" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B975"/>
       <c r="C975" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D975" t="n">
-        <v>6467050.0</v>
+        <v>1.10860745385651E7</v>
       </c>
       <c r="E975" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B976"/>
       <c r="C976" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D976" t="n">
-        <v>4.457257571E7</v>
+        <v>2184009.42535346</v>
       </c>
       <c r="E976" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B977"/>
       <c r="C977" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D977" t="n">
-        <v>1102333.0</v>
+        <v>3640480.60873925</v>
       </c>
       <c r="E977" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="978">
-      <c r="A978" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B978"/>
+      <c r="A978"/>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C978" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D978" t="n">
-        <v>7704150.0</v>
+        <v>1.834934902E8</v>
       </c>
       <c r="E978" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="979">
       <c r="A979"/>
       <c r="B979" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C979" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D979" t="n">
-        <v>3.8825E7</v>
+        <v>3.1788673831999993E8</v>
       </c>
       <c r="E979" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="980">
       <c r="A980"/>
       <c r="B980" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C980" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D980" t="n">
-        <v>6933000.0</v>
+        <v>1.5952951457999992E8</v>
       </c>
       <c r="E980" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="981">
       <c r="A981"/>
       <c r="B981" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C981" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D981" t="n">
-        <v>0.0</v>
+        <v>2.3479506920000002E8</v>
       </c>
       <c r="E981" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="982">
       <c r="A982"/>
       <c r="B982" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C982" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D982" t="n">
-        <v>8.5446E7</v>
+        <v>2.4172028889999992E8</v>
       </c>
       <c r="E982" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="983">
       <c r="A983"/>
       <c r="B983" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C983" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D983" t="n">
-        <v>7.2022E7</v>
+        <v>1.0793955691E8</v>
       </c>
       <c r="E983" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="984">
       <c r="A984"/>
       <c r="B984" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C984" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D984" t="n">
-        <v>2.0687E7</v>
+        <v>8.239749099E7</v>
       </c>
       <c r="E984" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="985">
       <c r="A985"/>
       <c r="B985" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C985" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D985" t="n">
-        <v>0.0</v>
+        <v>2.903329514E8</v>
       </c>
       <c r="E985" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="986">
-      <c r="A986"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A986" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B986"/>
       <c r="C986" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D986" t="n">
-        <v>0.0</v>
+        <v>2.021582E7</v>
       </c>
       <c r="E986" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B987"/>
       <c r="C987" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D987" t="n">
-        <v>2.42362276E8</v>
+        <v>6.809981692E7</v>
       </c>
       <c r="E987" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="988">
-      <c r="A988"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A988" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B988"/>
       <c r="C988" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D988" t="n">
-        <v>0.0</v>
+        <v>9720181.719999999</v>
       </c>
       <c r="E988" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="989">
-      <c r="A989"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A989" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B989"/>
       <c r="C989" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D989" t="n">
-        <v>4983875.0</v>
+        <v>4.3103046E7</v>
       </c>
       <c r="E989" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="990">
-      <c r="A990"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A990" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B990"/>
       <c r="C990" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D990" t="n">
-        <v>0.0</v>
+        <v>4.469038341299999E8</v>
       </c>
       <c r="E990" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="991">
-      <c r="A991"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A991" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B991"/>
       <c r="C991" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D991" t="n">
-        <v>2835747.0</v>
+        <v>1.407678857E8</v>
       </c>
       <c r="E991" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="992">
-      <c r="A992"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A992" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B992"/>
       <c r="C992" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D992" t="n">
-        <v>1421750.0</v>
+        <v>1.660750121E7</v>
       </c>
       <c r="E992" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="993">
-      <c r="A993"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A993" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B993"/>
       <c r="C993" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D993" t="n">
-        <v>1992000.0</v>
+        <v>8.607231446E7</v>
       </c>
       <c r="E993" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="994">
-      <c r="A994"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A994" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B994"/>
       <c r="C994" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D994" t="n">
-        <v>1843625.0</v>
+        <v>1.04477194E7</v>
       </c>
       <c r="E994" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="995">
-      <c r="A995"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A995" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B995"/>
       <c r="C995" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D995" t="n">
-        <v>2482750.0</v>
+        <v>1.7278491395999998E8</v>
       </c>
       <c r="E995" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B996"/>
       <c r="C996" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D996" t="n">
-        <v>2140375.0</v>
+        <v>2.3980378067999986E8</v>
       </c>
       <c r="E996" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B997"/>
       <c r="C997" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D997" t="n">
-        <v>0.0</v>
+        <v>1.9866289450000003E7</v>
       </c>
       <c r="E997" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B998"/>
       <c r="C998" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D998" t="n">
-        <v>562500.0</v>
+        <v>5229278.0</v>
       </c>
       <c r="E998" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B999"/>
       <c r="C999" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D999" t="n">
-        <v>0.0</v>
+        <v>2.110636143E8</v>
       </c>
       <c r="E999" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1000"/>
       <c r="C1000" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1000" t="n">
-        <v>2334375.0</v>
+        <v>4.123574886E7</v>
       </c>
       <c r="E1000" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1001"/>
       <c r="C1001" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1001" t="n">
-        <v>0.0</v>
+        <v>2.294265475E7</v>
       </c>
       <c r="E1001" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1002"/>
       <c r="C1002" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1002" t="n">
-        <v>281250.0</v>
+        <v>3384592.25</v>
       </c>
       <c r="E1002" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1003"/>
       <c r="C1003" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1003" t="n">
-        <v>2569997.0</v>
+        <v>6467050.0</v>
       </c>
       <c r="E1003" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1004"/>
       <c r="C1004" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1004" t="n">
-        <v>1156000.0</v>
+        <v>4.457257571E7</v>
       </c>
       <c r="E1004" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1005"/>
       <c r="C1005" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1005" t="n">
-        <v>281250.0</v>
+        <v>1102333.0</v>
       </c>
       <c r="E1005" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1006"/>
       <c r="C1006" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1006" t="n">
-        <v>0.0</v>
+        <v>7704150.0</v>
       </c>
       <c r="E1006" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1007">
-      <c r="A1007" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1007"/>
+      <c r="A1007"/>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1007" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1007" t="n">
-        <v>562500.0</v>
+        <v>3.3488E7</v>
       </c>
       <c r="E1007" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1008">
-      <c r="A1008" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1008"/>
+      <c r="A1008"/>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C1008" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1008" t="n">
-        <v>0.0</v>
+        <v>6933000.0</v>
       </c>
       <c r="E1008" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1009">
-      <c r="A1009" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1009"/>
+      <c r="A1009"/>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C1009" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1009" t="n">
-        <v>3546625.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1009" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1010">
-      <c r="A1010" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1010"/>
+      <c r="A1010"/>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1010" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1010" t="n">
-        <v>0.0</v>
+        <v>6.9196E7</v>
       </c>
       <c r="E1010" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1011">
-      <c r="A1011" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1011"/>
+      <c r="A1011"/>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1011" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1011" t="n">
-        <v>703125.0</v>
+        <v>7.2022E7</v>
       </c>
       <c r="E1011" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1012">
-      <c r="A1012" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1012"/>
+      <c r="A1012"/>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1012" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1012" t="n">
-        <v>0.0</v>
+        <v>2.0687E7</v>
       </c>
       <c r="E1012" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1013">
-      <c r="A1013" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1013"/>
+      <c r="A1013"/>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1013" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1013" t="n">
         <v>0.0</v>
       </c>
       <c r="E1013" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1014">
-      <c r="A1014" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1014"/>
+      <c r="A1014"/>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C1014" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1014" t="n">
-        <v>1421750.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1014" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1015"/>
       <c r="C1015" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1015" t="n">
-        <v>0.0</v>
+        <v>2.42362276E8</v>
       </c>
       <c r="E1015" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1016">
-      <c r="A1016" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1016"/>
+      <c r="A1016"/>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1016" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1016" t="n">
         <v>0.0</v>
       </c>
       <c r="E1016" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017"/>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1017" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1017" t="n">
-        <v>2.072159395E8</v>
+        <v>4983875.0</v>
       </c>
       <c r="E1017" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018"/>
       <c r="B1018" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1018" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1018" t="n">
-        <v>1.509135155E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1018" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019"/>
       <c r="B1019" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1019" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1019" t="n">
-        <v>7.22078055E7</v>
+        <v>2835747.0</v>
       </c>
       <c r="E1019" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020"/>
       <c r="B1020" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1020" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1020" t="n">
-        <v>2.293305675E8</v>
+        <v>1421750.0</v>
       </c>
       <c r="E1020" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021"/>
       <c r="B1021" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1021" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1021" t="n">
-        <v>1.90781124E8</v>
+        <v>1992000.0</v>
       </c>
       <c r="E1021" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022"/>
       <c r="B1022" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1022" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1022" t="n">
-        <v>1.46716688E8</v>
+        <v>1843625.0</v>
       </c>
       <c r="E1022" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023"/>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1023" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1023" t="n">
-        <v>8.2169493E7</v>
+        <v>2482750.0</v>
       </c>
       <c r="E1023" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1024">
-      <c r="A1024"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1024"/>
       <c r="C1024" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1024" t="n">
-        <v>5.6463791E7</v>
+        <v>2140375.0</v>
       </c>
       <c r="E1024" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1025"/>
       <c r="C1025" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1025" t="n">
-        <v>3.0871492E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1025" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1026"/>
       <c r="C1026" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1026" t="n">
-        <v>9.74064641111111E7</v>
+        <v>562500.0</v>
       </c>
       <c r="E1026" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1027"/>
       <c r="C1027" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1027" t="n">
-        <v>3.446372611111111E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1027" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1028"/>
       <c r="C1028" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1028" t="n">
-        <v>3.0660092333333332E7</v>
+        <v>2334375.0</v>
       </c>
       <c r="E1028" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1029"/>
       <c r="C1029" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1029" t="n">
-        <v>6.5342037E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1029" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1030"/>
       <c r="C1030" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1030" t="n">
-        <v>1.325540745E8</v>
+        <v>281250.0</v>
       </c>
       <c r="E1030" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1031"/>
       <c r="C1031" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1031" t="n">
-        <v>1.6632472E7</v>
+        <v>2569997.0</v>
       </c>
       <c r="E1031" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1032"/>
       <c r="C1032" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1032" t="n">
-        <v>1.2992930433333333E8</v>
+        <v>1156000.0</v>
       </c>
       <c r="E1032" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1033"/>
       <c r="C1033" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1033" t="n">
-        <v>4528850.0</v>
+        <v>281250.0</v>
       </c>
       <c r="E1033" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1034"/>
       <c r="C1034" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1034" t="n">
-        <v>4.5156649E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1034" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1035"/>
       <c r="C1035" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1035" t="n">
-        <v>2.302495001111111E8</v>
+        <v>562500.0</v>
       </c>
       <c r="E1035" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1036"/>
       <c r="C1036" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1036" t="n">
-        <v>2.0943944E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1036" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1037"/>
       <c r="C1037" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1037" t="n">
-        <v>1.1771208666666666E7</v>
+        <v>3546625.0</v>
       </c>
       <c r="E1037" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1038"/>
       <c r="C1038" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1038" t="n">
-        <v>1.1771000766666666E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1038" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1039"/>
       <c r="C1039" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1039" t="n">
-        <v>3.3644089E7</v>
+        <v>703125.0</v>
       </c>
       <c r="E1039" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1040"/>
       <c r="C1040" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1040" t="n">
-        <v>3.83444725E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1040" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1041"/>
       <c r="C1041" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1041" t="n">
-        <v>1.8267874E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1041" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1042"/>
       <c r="C1042" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1042" t="n">
-        <v>8821704.333333334</v>
+        <v>1421750.0</v>
       </c>
       <c r="E1042" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1043"/>
       <c r="C1043" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1043" t="n">
-        <v>5.5643631E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1043" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1044"/>
       <c r="C1044" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1044" t="n">
-        <v>2192000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1044" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1045">
-      <c r="A1045" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1045"/>
+      <c r="A1045"/>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1045" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D1045" t="n">
-        <v>1.0665326E7</v>
+        <v>2.072159395E8</v>
       </c>
       <c r="E1045" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046"/>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1046" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1046" t="n">
-        <v>1580000.0</v>
+        <v>1.509135155E8</v>
       </c>
       <c r="E1046" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047"/>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1047" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1047" t="n">
-        <v>5635000.0</v>
+        <v>7.22078055E7</v>
       </c>
       <c r="E1047" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048"/>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1048" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1048" t="n">
-        <v>1.2542E7</v>
+        <v>2.293305675E8</v>
       </c>
       <c r="E1048" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049"/>
       <c r="B1049" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1049" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1049" t="n">
-        <v>6110000.0</v>
+        <v>1.90781124E8</v>
       </c>
       <c r="E1049" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050"/>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1050" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1050" t="n">
-        <v>5187500.0</v>
+        <v>1.46716688E8</v>
       </c>
       <c r="E1050" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051"/>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1051" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1051" t="n">
-        <v>1.54365E7</v>
+        <v>8.2169493E7</v>
       </c>
       <c r="E1051" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052"/>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1052" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1052" t="n">
-        <v>1.287625E7</v>
+        <v>5.6463791E7</v>
       </c>
       <c r="E1052" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1053">
-      <c r="A1053"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1053"/>
       <c r="C1053" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1053" t="n">
-        <v>1.556125E7</v>
+        <v>3.0871492E7</v>
       </c>
       <c r="E1053" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1054"/>
       <c r="C1054" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1054" t="n">
-        <v>4717416.666666667</v>
+        <v>9.74064641111111E7</v>
       </c>
       <c r="E1054" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1055"/>
       <c r="C1055" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1055" t="n">
-        <v>2062500.0</v>
+        <v>3.446372611111111E7</v>
       </c>
       <c r="E1055" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1056"/>
       <c r="C1056" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1056" t="n">
-        <v>0.0</v>
+        <v>3.0660092333333332E7</v>
       </c>
       <c r="E1056" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1057"/>
       <c r="C1057" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1057" t="n">
-        <v>3108500.0</v>
+        <v>6.5342037E7</v>
       </c>
       <c r="E1057" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1058"/>
       <c r="C1058" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1058" t="n">
-        <v>4521583.333333333</v>
+        <v>1.325540745E8</v>
       </c>
       <c r="E1058" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1059"/>
       <c r="C1059" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1059" t="n">
-        <v>7300666.666666667</v>
+        <v>1.6632472E7</v>
       </c>
       <c r="E1059" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1060"/>
       <c r="C1060" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1060" t="n">
-        <v>2768333.333333333</v>
+        <v>1.2992930433333333E8</v>
       </c>
       <c r="E1060" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1061"/>
       <c r="C1061" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1061" t="n">
-        <v>4682583.333333334</v>
+        <v>4528850.0</v>
       </c>
       <c r="E1061" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1062"/>
       <c r="C1062" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1062" t="n">
-        <v>0.0</v>
+        <v>4.5156649E7</v>
       </c>
       <c r="E1062" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1063"/>
       <c r="C1063" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1063" t="n">
-        <v>868250.0</v>
+        <v>2.302495001111111E8</v>
       </c>
       <c r="E1063" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1064"/>
       <c r="C1064" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1064" t="n">
-        <v>6936416.666666667</v>
+        <v>2.0943944E7</v>
       </c>
       <c r="E1064" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1065"/>
       <c r="C1065" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1065" t="n">
-        <v>490750.0</v>
+        <v>1.1771208666666666E7</v>
       </c>
       <c r="E1065" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1066"/>
       <c r="C1066" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1066" t="n">
-        <v>1723916.6666666667</v>
+        <v>1.1771000766666666E8</v>
       </c>
       <c r="E1066" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1067"/>
       <c r="C1067" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1067" t="n">
-        <v>2.578275E7</v>
+        <v>3.3644089E7</v>
       </c>
       <c r="E1067" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1068"/>
       <c r="C1068" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1068" t="n">
-        <v>1535166.6666666665</v>
+        <v>3.83444725E7</v>
       </c>
       <c r="E1068" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1069"/>
       <c r="C1069" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1069" t="n">
-        <v>4983000.0</v>
+        <v>1.8267874E7</v>
       </c>
       <c r="E1069" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1070"/>
       <c r="C1070" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1070" t="n">
-        <v>1356250.0</v>
+        <v>8821704.333333334</v>
       </c>
       <c r="E1070" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1071"/>
       <c r="C1071" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1071" t="n">
-        <v>629166.6666666666</v>
+        <v>5.5643631E7</v>
       </c>
       <c r="E1071" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1072"/>
       <c r="C1072" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1072" t="n">
-        <v>1083750.0</v>
+        <v>2192000.0</v>
       </c>
       <c r="E1072" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1073"/>
       <c r="C1073" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1073" t="n">
-        <v>377500.0</v>
+        <v>1.0665326E7</v>
       </c>
       <c r="E1073" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1074">
-      <c r="A1074" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1074"/>
+      <c r="A1074"/>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1074" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1074" t="n">
-        <v>0.0</v>
+        <v>1580000.0</v>
       </c>
       <c r="E1074" t="n">
         <v>2020.0</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075"/>
       <c r="B1075" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1075" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1075" t="n">
-        <v>6.27506644658004E7</v>
+        <v>5635000.0</v>
       </c>
       <c r="E1075" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076"/>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1076" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1076" t="n">
-        <v>7.1140170421919E7</v>
+        <v>1.2542E7</v>
       </c>
       <c r="E1076" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077"/>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1077" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1077" t="n">
-        <v>7.51462729024195E8</v>
+        <v>6110000.0</v>
       </c>
       <c r="E1077" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078"/>
       <c r="B1078" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1078" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1078" t="n">
-        <v>6.44480404507853E7</v>
+        <v>5187500.0</v>
       </c>
       <c r="E1078" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079"/>
       <c r="B1079" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1079" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1079" t="n">
-        <v>3.43295305899018E7</v>
+        <v>1.54365E7</v>
       </c>
       <c r="E1079" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080"/>
       <c r="B1080" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1080" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1080" t="n">
-        <v>2.47528500738318E7</v>
+        <v>1.287625E7</v>
       </c>
       <c r="E1080" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081"/>
       <c r="B1081" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1081" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1081" t="n">
-        <v>3.35543801448524E7</v>
+        <v>1.556125E7</v>
       </c>
       <c r="E1081" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1082">
-      <c r="A1082"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1082"/>
       <c r="C1082" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1082" t="n">
-        <v>2.78764649840582E7</v>
+        <v>4717416.666666667</v>
       </c>
       <c r="E1082" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1083"/>
       <c r="C1083" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1083" t="n">
-        <v>0.0</v>
+        <v>2062500.0</v>
       </c>
       <c r="E1083" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1084"/>
       <c r="C1084" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1084" t="n">
-        <v>6519318.49078659</v>
+        <v>0.0</v>
       </c>
       <c r="E1084" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1085"/>
       <c r="C1085" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1085" t="n">
-        <v>1055021.83823385</v>
+        <v>3108500.0</v>
       </c>
       <c r="E1085" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1086"/>
       <c r="C1086" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1086" t="n">
-        <v>1.26415986985051E7</v>
+        <v>4521583.333333333</v>
       </c>
       <c r="E1086" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1087"/>
       <c r="C1087" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1087" t="n">
-        <v>6.51312707377344E7</v>
+        <v>7300666.666666667</v>
       </c>
       <c r="E1087" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1088"/>
       <c r="C1088" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1088" t="n">
-        <v>7.24841611063095E7</v>
+        <v>2768333.333333333</v>
       </c>
       <c r="E1088" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1089"/>
       <c r="C1089" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1089" t="n">
-        <v>2692168.87791311</v>
+        <v>4682583.333333334</v>
       </c>
       <c r="E1089" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1090"/>
       <c r="C1090" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1090" t="n">
-        <v>2.80773390311589E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1090" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1091"/>
       <c r="C1091" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1091" t="n">
-        <v>1417038.39413269</v>
+        <v>868250.0</v>
       </c>
       <c r="E1091" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1092"/>
       <c r="C1092" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1092" t="n">
-        <v>7.37308623968331E8</v>
+        <v>6936416.666666667</v>
       </c>
       <c r="E1092" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1093"/>
       <c r="C1093" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1093" t="n">
-        <v>4.54663197312949E7</v>
+        <v>490750.0</v>
       </c>
       <c r="E1093" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1094"/>
       <c r="C1094" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1094" t="n">
-        <v>2.61353544708086E7</v>
+        <v>1723916.6666666667</v>
       </c>
       <c r="E1094" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1095"/>
       <c r="C1095" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1095" t="n">
-        <v>340269.61206433</v>
+        <v>2.578275E7</v>
       </c>
       <c r="E1095" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1096"/>
       <c r="C1096" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1096" t="n">
-        <v>3.96076518195232E7</v>
+        <v>1535166.6666666665</v>
       </c>
       <c r="E1096" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1097"/>
       <c r="C1097" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1097" t="n">
-        <v>6579032.14566626</v>
+        <v>4983000.0</v>
       </c>
       <c r="E1097" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1098"/>
       <c r="C1098" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1098" t="n">
-        <v>4115867.62783048</v>
+        <v>1356250.0</v>
       </c>
       <c r="E1098" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1099"/>
       <c r="C1099" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1099" t="n">
-        <v>1870812.68286338</v>
+        <v>629166.6666666666</v>
       </c>
       <c r="E1099" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1100"/>
       <c r="C1100" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1100" t="n">
-        <v>2496821.99291903</v>
+        <v>1083750.0</v>
       </c>
       <c r="E1100" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1101"/>
       <c r="C1101" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1101" t="n">
-        <v>9638742.28628029</v>
+        <v>377500.0</v>
       </c>
       <c r="E1101" t="n">
-        <v>2021.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1102"/>
       <c r="C1102" t="inlineStr">
         <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1102" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1102" t="n">
+        <v>2020.0</v>
+      </c>
+    </row>
+    <row r="1103">
+      <c r="A1103"/>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D1102" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D1103" t="n">
-        <v>3337107.22467764</v>
+        <v>6.27506644658004E7</v>
       </c>
       <c r="E1103" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104"/>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1104" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1104" t="n">
-        <v>2.0008822175999996E8</v>
+        <v>7.114017042191909E7</v>
       </c>
       <c r="E1104" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105"/>
       <c r="B1105" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1105" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1105" t="n">
-        <v>3.0511976218E8</v>
+        <v>7.52232622177111E8</v>
       </c>
       <c r="E1105" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106"/>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1106" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1106" t="n">
-        <v>1.7061295072E8</v>
+        <v>6.44480404507853E7</v>
       </c>
       <c r="E1106" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107"/>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1107" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1107" t="n">
-        <v>2.8775376675E8</v>
+        <v>3.43295305899018E7</v>
       </c>
       <c r="E1107" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108"/>
       <c r="B1108" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1108" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1108" t="n">
-        <v>3.2501488216E8</v>
+        <v>2.47758055563974E7</v>
       </c>
       <c r="E1108" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109"/>
       <c r="B1109" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1109" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1109" t="n">
-        <v>1.2376903886999999E8</v>
+        <v>3.3554380144852404E7</v>
       </c>
       <c r="E1109" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110"/>
       <c r="B1110" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1110" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1110" t="n">
-        <v>8.965903874E7</v>
+        <v>2.7876464984058198E7</v>
       </c>
       <c r="E1110" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1111">
-      <c r="A1111"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1111" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1111"/>
       <c r="C1111" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1111" t="n">
-        <v>3.5881911459000003E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1111" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1112"/>
       <c r="C1112" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1112" t="n">
-        <v>2.3377773E7</v>
+        <v>6519318.490786591</v>
       </c>
       <c r="E1112" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1113"/>
       <c r="C1113" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1113" t="n">
-        <v>7.186813531E7</v>
+        <v>1055021.8382338502</v>
       </c>
       <c r="E1113" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1114"/>
       <c r="C1114" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1114" t="n">
-        <v>1.071981714E7</v>
+        <v>1.26415986985051E7</v>
       </c>
       <c r="E1114" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1115"/>
       <c r="C1115" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1115" t="n">
-        <v>5.5223539E7</v>
+        <v>6.51312707377344E7</v>
       </c>
       <c r="E1115" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1116"/>
       <c r="C1116" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1116" t="n">
-        <v>4.997070299700001E8</v>
+        <v>7.24841611063094E7</v>
       </c>
       <c r="E1116" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1117"/>
       <c r="C1117" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1117" t="n">
-        <v>1.5710138324E8</v>
+        <v>2692168.87791311</v>
       </c>
       <c r="E1117" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1118"/>
       <c r="C1118" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1118" t="n">
-        <v>1.564391421E7</v>
+        <v>2.8077339031158898E7</v>
       </c>
       <c r="E1118" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1119"/>
       <c r="C1119" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1119" t="n">
-        <v>1.2114203871E8</v>
+        <v>1417038.39413269</v>
       </c>
       <c r="E1119" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1120"/>
       <c r="C1120" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1120" t="n">
-        <v>9315550.0</v>
+        <v>7.37331579450896E8</v>
       </c>
       <c r="E1120" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1121"/>
       <c r="C1121" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1121" t="n">
-        <v>2.0784564226E8</v>
+        <v>4.54663197312949E7</v>
       </c>
       <c r="E1121" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1122"/>
       <c r="C1122" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1122" t="n">
-        <v>2.8626627118E8</v>
+        <v>2.61353544708086E7</v>
       </c>
       <c r="E1122" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1123"/>
       <c r="C1123" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1123" t="n">
-        <v>3.388909489E7</v>
+        <v>340269.61206432997</v>
       </c>
       <c r="E1123" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1124"/>
       <c r="C1124" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1124" t="n">
-        <v>3882573.0</v>
+        <v>4.0377544972439304E7</v>
       </c>
       <c r="E1124" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1125"/>
       <c r="C1125" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1125" t="n">
-        <v>2.1443287105E8</v>
+        <v>6579032.14566626</v>
       </c>
       <c r="E1125" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1126"/>
       <c r="C1126" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1126" t="n">
-        <v>4.609630076E7</v>
+        <v>4115867.6278304798</v>
       </c>
       <c r="E1126" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1127"/>
       <c r="C1127" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1127" t="n">
-        <v>3.095694099E7</v>
+        <v>1870812.68286338</v>
       </c>
       <c r="E1127" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1128"/>
       <c r="C1128" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1128" t="n">
-        <v>5401621.0</v>
+        <v>2496821.9929190297</v>
       </c>
       <c r="E1128" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1129"/>
       <c r="C1129" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1129" t="n">
-        <v>7127577.5</v>
+        <v>9638742.286280291</v>
       </c>
       <c r="E1129" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1130"/>
       <c r="C1130" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1130" t="n">
-        <v>4.426675056E7</v>
+        <v>3400309.0789687904</v>
       </c>
       <c r="E1130" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1131"/>
       <c r="C1131" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1131" t="n">
-        <v>3204667.0</v>
+        <v>3337107.22467764</v>
       </c>
       <c r="E1131" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1132">
-      <c r="A1132" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1132"/>
+      <c r="A1132"/>
+      <c r="B1132" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1132" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1132" t="n">
-        <v>1.3367285E7</v>
+        <v>2.0008822175999996E8</v>
       </c>
       <c r="E1132" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133"/>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1133" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1133" t="n">
-        <v>5.7994E7</v>
+        <v>3.0511976218E8</v>
       </c>
       <c r="E1133" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134"/>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1134" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1134" t="n">
-        <v>3.3737E7</v>
+        <v>1.7061295072E8</v>
       </c>
       <c r="E1134" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135"/>
       <c r="B1135" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1135" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1135" t="n">
-        <v>1.4463E7</v>
+        <v>2.8775376675E8</v>
       </c>
       <c r="E1135" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136"/>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1136" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1136" t="n">
-        <v>7998000.0</v>
+        <v>3.2501488216E8</v>
       </c>
       <c r="E1136" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137"/>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1137" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1137" t="n">
-        <v>6.646E7</v>
+        <v>1.2376903886999999E8</v>
       </c>
       <c r="E1137" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138"/>
       <c r="B1138" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1138" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1138" t="n">
-        <v>8.25E7</v>
+        <v>8.965903874E7</v>
       </c>
       <c r="E1138" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139"/>
       <c r="B1139" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1139" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1139" t="n">
-        <v>0.0</v>
+        <v>3.5881911459000003E8</v>
       </c>
       <c r="E1139" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1140">
-      <c r="A1140"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1140" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1140"/>
       <c r="C1140" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1140" t="n">
-        <v>7002000.0</v>
+        <v>2.3377773E7</v>
       </c>
       <c r="E1140" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1141"/>
       <c r="C1141" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1141" t="n">
-        <v>2.73658593E8</v>
+        <v>7.186813531E7</v>
       </c>
       <c r="E1141" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1142">
-      <c r="A1142"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1142" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1142"/>
       <c r="C1142" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1142" t="n">
-        <v>0.0</v>
+        <v>1.071981714E7</v>
       </c>
       <c r="E1142" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1143">
-      <c r="A1143"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1143" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1143"/>
       <c r="C1143" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1143" t="n">
-        <v>2304350.0</v>
+        <v>5.5223539E7</v>
       </c>
       <c r="E1143" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1144">
-      <c r="A1144"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1144" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1144"/>
       <c r="C1144" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1144" t="n">
-        <v>0.0</v>
+        <v>4.997070299700001E8</v>
       </c>
       <c r="E1144" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1145">
-      <c r="A1145"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1145" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1145"/>
       <c r="C1145" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1145" t="n">
-        <v>2116500.0</v>
+        <v>1.5710138324E8</v>
       </c>
       <c r="E1145" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1146">
-      <c r="A1146"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1146" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1146"/>
       <c r="C1146" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1146" t="n">
-        <v>1313250.0</v>
+        <v>1.564391421E7</v>
       </c>
       <c r="E1146" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1147">
-      <c r="A1147"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1147" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1147"/>
       <c r="C1147" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1147" t="n">
-        <v>4840750.0</v>
+        <v>1.2114203871E8</v>
       </c>
       <c r="E1147" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1148">
-      <c r="A1148"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1148" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1148"/>
       <c r="C1148" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1148" t="n">
-        <v>2486250.0</v>
+        <v>9315550.0</v>
       </c>
       <c r="E1148" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1149">
-      <c r="A1149"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1149" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1149"/>
       <c r="C1149" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1149" t="n">
-        <v>2898500.0</v>
+        <v>2.0784564226E8</v>
       </c>
       <c r="E1149" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1150"/>
       <c r="C1150" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1150" t="n">
-        <v>1632000.0</v>
+        <v>2.8626627118E8</v>
       </c>
       <c r="E1150" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1151"/>
       <c r="C1151" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1151" t="n">
-        <v>0.0</v>
+        <v>3.388909489E7</v>
       </c>
       <c r="E1151" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1152"/>
       <c r="C1152" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1152" t="n">
-        <v>0.0</v>
+        <v>3882573.0</v>
       </c>
       <c r="E1152" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1153"/>
       <c r="C1153" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1153" t="n">
-        <v>0.0</v>
+        <v>2.1443287105E8</v>
       </c>
       <c r="E1153" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1154"/>
       <c r="C1154" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1154" t="n">
-        <v>3697500.0</v>
+        <v>4.609630076E7</v>
       </c>
       <c r="E1154" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1155"/>
       <c r="C1155" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1155" t="n">
-        <v>0.0</v>
+        <v>3.095694099E7</v>
       </c>
       <c r="E1155" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1156"/>
       <c r="C1156" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1156" t="n">
-        <v>0.0</v>
+        <v>5401621.0</v>
       </c>
       <c r="E1156" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1157"/>
       <c r="C1157" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1157" t="n">
-        <v>884000.0</v>
+        <v>7127577.5</v>
       </c>
       <c r="E1157" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1158"/>
       <c r="C1158" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1158" t="n">
-        <v>0.0</v>
+        <v>4.426675056E7</v>
       </c>
       <c r="E1158" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1159"/>
       <c r="C1159" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1159" t="n">
-        <v>1173000.0</v>
+        <v>3204667.0</v>
       </c>
       <c r="E1159" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1160">
       <c r="A1160" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1160"/>
       <c r="C1160" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1160" t="n">
-        <v>0.0</v>
+        <v>1.3367285E7</v>
       </c>
       <c r="E1160" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1161">
-      <c r="A1161" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1161"/>
+      <c r="A1161"/>
+      <c r="B1161" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1161" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1161" t="n">
-        <v>1173000.0</v>
+        <v>5.7994E7</v>
       </c>
       <c r="E1161" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1162">
-      <c r="A1162" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1162"/>
+      <c r="A1162"/>
+      <c r="B1162" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C1162" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1162" t="n">
-        <v>0.0</v>
+        <v>3.3737E7</v>
       </c>
       <c r="E1162" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1163">
-      <c r="A1163" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1163"/>
+      <c r="A1163"/>
+      <c r="B1163" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C1163" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1163" t="n">
-        <v>4042600.0</v>
+        <v>1.4463E7</v>
       </c>
       <c r="E1163" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1164">
-      <c r="A1164" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1164"/>
+      <c r="A1164"/>
+      <c r="B1164" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1164" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1164" t="n">
-        <v>0.0</v>
+        <v>7998000.0</v>
       </c>
       <c r="E1164" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1165">
-      <c r="A1165" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1165"/>
+      <c r="A1165"/>
+      <c r="B1165" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1165" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1165" t="n">
-        <v>722500.0</v>
+        <v>6.2561E7</v>
       </c>
       <c r="E1165" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1166">
-      <c r="A1166" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1166"/>
+      <c r="A1166"/>
+      <c r="B1166" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1166" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1166" t="n">
-        <v>595000.0</v>
+        <v>7.7501E7</v>
       </c>
       <c r="E1166" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1167">
-      <c r="A1167" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1167"/>
+      <c r="A1167"/>
+      <c r="B1167" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1167" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1167" t="n">
-        <v>1156000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1167" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1168">
-      <c r="A1168" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1168"/>
+      <c r="A1168"/>
+      <c r="B1168" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C1168" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1168" t="n">
-        <v>884000.0</v>
+        <v>7002000.0</v>
       </c>
       <c r="E1168" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1169"/>
       <c r="C1169" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1169" t="n">
-        <v>0.0</v>
+        <v>2.658415E8</v>
       </c>
       <c r="E1169" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1170">
-      <c r="A1170" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1170"/>
+      <c r="A1170"/>
+      <c r="B1170" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1170" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1170" t="n">
         <v>0.0</v>
       </c>
       <c r="E1170" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1171">
       <c r="A1171"/>
       <c r="B1171" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1171" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1171" t="n">
-        <v>1.66040144E8</v>
+        <v>2304350.0</v>
       </c>
       <c r="E1171" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1172">
       <c r="A1172"/>
       <c r="B1172" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1172" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1172" t="n">
-        <v>1.39988472E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1172" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1173">
       <c r="A1173"/>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1173" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1173" t="n">
-        <v>6.5403361E7</v>
+        <v>2116500.0</v>
       </c>
       <c r="E1173" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1174">
       <c r="A1174"/>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1174" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1174" t="n">
-        <v>2.18464862E8</v>
+        <v>1313250.0</v>
       </c>
       <c r="E1174" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1175">
       <c r="A1175"/>
       <c r="B1175" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1175" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1175" t="n">
-        <v>1.75374165E8</v>
+        <v>4840750.0</v>
       </c>
       <c r="E1175" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1176">
       <c r="A1176"/>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1176" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1176" t="n">
-        <v>1.41393362E8</v>
+        <v>2486250.0</v>
       </c>
       <c r="E1176" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1177">
       <c r="A1177"/>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1177" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1177" t="n">
-        <v>7.6915835E7</v>
+        <v>2898500.0</v>
       </c>
       <c r="E1177" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1178">
-      <c r="A1178"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1178" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1178"/>
       <c r="C1178" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1178" t="n">
-        <v>6.0541239E7</v>
+        <v>1632000.0</v>
       </c>
       <c r="E1178" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1179"/>
       <c r="C1179" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1179" t="n">
-        <v>4087763.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1179" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1180">
       <c r="A1180" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1180"/>
       <c r="C1180" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1180" t="n">
-        <v>9.5827864E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1180" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1181">
       <c r="A1181" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1181"/>
       <c r="C1181" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1181" t="n">
-        <v>2.5583862E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1181" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1182"/>
       <c r="C1182" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1182" t="n">
-        <v>2.3628802E7</v>
+        <v>3697500.0</v>
       </c>
       <c r="E1182" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1183"/>
       <c r="C1183" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1183" t="n">
-        <v>5.5914731E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1183" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1184"/>
       <c r="C1184" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1184" t="n">
-        <v>1.22343328E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1184" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1185"/>
       <c r="C1185" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1185" t="n">
-        <v>1.4658718E7</v>
+        <v>884000.0</v>
       </c>
       <c r="E1185" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1186"/>
       <c r="C1186" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1186" t="n">
-        <v>1.13287767E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1186" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1187"/>
       <c r="C1187" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1187" t="n">
-        <v>7302084.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="E1187" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1188"/>
       <c r="C1188" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1188" t="n">
-        <v>4.5287258E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1188" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1189"/>
       <c r="C1189" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1189" t="n">
-        <v>2.33754608E8</v>
+        <v>1173000.0</v>
       </c>
       <c r="E1189" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1190">
       <c r="A1190" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1190"/>
       <c r="C1190" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1190" t="n">
-        <v>2.5029844E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1190" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1191">
       <c r="A1191" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1191"/>
       <c r="C1191" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1191" t="n">
-        <v>7924875.0</v>
+        <v>4042600.0</v>
       </c>
       <c r="E1191" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1192"/>
       <c r="C1192" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1192" t="n">
-        <v>1.15057903E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1192" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1193"/>
       <c r="C1193" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1193" t="n">
-        <v>3.2650872E7</v>
+        <v>722500.0</v>
       </c>
       <c r="E1193" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1194"/>
       <c r="C1194" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1194" t="n">
-        <v>3.926454E7</v>
+        <v>595000.0</v>
       </c>
       <c r="E1194" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1195"/>
       <c r="C1195" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1195" t="n">
-        <v>1.4484028E7</v>
+        <v>1156000.0</v>
       </c>
       <c r="E1195" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1196"/>
       <c r="C1196" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1196" t="n">
-        <v>9184074.0</v>
+        <v>884000.0</v>
       </c>
       <c r="E1196" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1197"/>
       <c r="C1197" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1197" t="n">
-        <v>4.8869606E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1197" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1198"/>
       <c r="C1198" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1198" t="n">
-        <v>1847000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1198" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1199">
-      <c r="A1199" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1199"/>
+      <c r="A1199"/>
+      <c r="B1199" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1199" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D1199" t="n">
-        <v>8131934.0</v>
+        <v>1.66040144E8</v>
       </c>
       <c r="E1199" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200"/>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1200" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1200" t="n">
-        <v>3567500.0</v>
+        <v>1.39988472E8</v>
       </c>
       <c r="E1200" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201"/>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1201" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1201" t="n">
-        <v>4415500.0</v>
+        <v>6.5403361E7</v>
       </c>
       <c r="E1201" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202"/>
       <c r="B1202" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1202" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1202" t="n">
-        <v>1.4183E7</v>
+        <v>2.18464862E8</v>
       </c>
       <c r="E1202" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203"/>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1203" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1203" t="n">
-        <v>4733000.0</v>
+        <v>1.75374165E8</v>
       </c>
       <c r="E1203" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204"/>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1204" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1204" t="n">
-        <v>3321000.0</v>
+        <v>1.41393362E8</v>
       </c>
       <c r="E1204" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205"/>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1205" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1205" t="n">
-        <v>1.7504E7</v>
+        <v>7.6915835E7</v>
       </c>
       <c r="E1205" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206"/>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1206" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1206" t="n">
-        <v>1.120375E7</v>
+        <v>6.0541239E7</v>
       </c>
       <c r="E1206" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1207">
-      <c r="A1207"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1207" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1207"/>
       <c r="C1207" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1207" t="n">
-        <v>1.968375E7</v>
+        <v>4087763.0</v>
       </c>
       <c r="E1207" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1208"/>
       <c r="C1208" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1208" t="n">
-        <v>6081800.0</v>
+        <v>9.5827864E7</v>
       </c>
       <c r="E1208" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1209"/>
       <c r="C1209" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1209" t="n">
-        <v>2897000.0</v>
+        <v>2.5583862E7</v>
       </c>
       <c r="E1209" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1210"/>
       <c r="C1210" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1210" t="n">
-        <v>0.0</v>
+        <v>2.3628802E7</v>
       </c>
       <c r="E1210" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1211"/>
       <c r="C1211" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1211" t="n">
-        <v>1625000.0</v>
+        <v>5.5914731E7</v>
       </c>
       <c r="E1211" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1212"/>
       <c r="C1212" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1212" t="n">
-        <v>4629400.0</v>
+        <v>1.22343328E8</v>
       </c>
       <c r="E1212" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1213"/>
       <c r="C1213" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1213" t="n">
-        <v>7445800.0</v>
+        <v>1.4658718E7</v>
       </c>
       <c r="E1213" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1214"/>
       <c r="C1214" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1214" t="n">
-        <v>2732000.0</v>
+        <v>1.13287767E8</v>
       </c>
       <c r="E1214" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1215"/>
       <c r="C1215" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1215" t="n">
-        <v>4622700.0</v>
+        <v>7302084.0</v>
       </c>
       <c r="E1215" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1216"/>
       <c r="C1216" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1216" t="n">
-        <v>0.0</v>
+        <v>4.5287258E7</v>
       </c>
       <c r="E1216" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1217"/>
       <c r="C1217" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1217" t="n">
-        <v>738150.0</v>
+        <v>2.33754608E8</v>
       </c>
       <c r="E1217" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1218"/>
       <c r="C1218" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1218" t="n">
-        <v>8123650.0</v>
+        <v>2.5029844E7</v>
       </c>
       <c r="E1218" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1219"/>
       <c r="C1219" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1219" t="n">
-        <v>699300.0</v>
+        <v>7924875.0</v>
       </c>
       <c r="E1219" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1220"/>
       <c r="C1220" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1220" t="n">
-        <v>1100750.0</v>
+        <v>1.15057903E8</v>
       </c>
       <c r="E1220" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1221"/>
       <c r="C1221" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1221" t="n">
-        <v>2.561725E7</v>
+        <v>3.2650872E7</v>
       </c>
       <c r="E1221" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1222"/>
       <c r="C1222" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1222" t="n">
-        <v>1683500.0</v>
+        <v>3.926454E7</v>
       </c>
       <c r="E1222" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1223"/>
       <c r="C1223" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1223" t="n">
-        <v>6811700.0</v>
+        <v>1.4484028E7</v>
       </c>
       <c r="E1223" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1224"/>
       <c r="C1224" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1224" t="n">
-        <v>1395250.0</v>
+        <v>9184074.0</v>
       </c>
       <c r="E1224" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1225"/>
       <c r="C1225" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1225" t="n">
-        <v>647500.0</v>
+        <v>4.8869606E7</v>
       </c>
       <c r="E1225" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1226"/>
       <c r="C1226" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1226" t="n">
-        <v>1113250.0</v>
+        <v>1847000.0</v>
       </c>
       <c r="E1226" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1227"/>
       <c r="C1227" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1227" t="n">
-        <v>388500.0</v>
+        <v>8131934.0</v>
       </c>
       <c r="E1227" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1228">
-      <c r="A1228" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1228"/>
+      <c r="A1228"/>
+      <c r="B1228" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1228" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1228" t="n">
-        <v>259000.0</v>
+        <v>3567500.0</v>
       </c>
       <c r="E1228" t="n">
         <v>2021.0</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229"/>
       <c r="B1229" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1229" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1229" t="n">
-        <v>5.70310328376256E7</v>
+        <v>4415500.0</v>
       </c>
       <c r="E1229" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230"/>
       <c r="B1230" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1230" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1230" t="n">
-        <v>5.83941332268295E7</v>
+        <v>1.4183E7</v>
       </c>
       <c r="E1230" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231"/>
       <c r="B1231" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1231" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1231" t="n">
-        <v>9.41053672103333E7</v>
+        <v>4733000.0</v>
       </c>
       <c r="E1231" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232"/>
       <c r="B1232" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1232" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1232" t="n">
-        <v>6.5408408208373E7</v>
+        <v>3321000.0</v>
       </c>
       <c r="E1232" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233"/>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1233" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1233" t="n">
-        <v>3.02266050656028E7</v>
+        <v>1.7504E7</v>
       </c>
       <c r="E1233" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234"/>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1234" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1234" t="n">
-        <v>1.90285358967585E7</v>
+        <v>1.120375E7</v>
       </c>
       <c r="E1234" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235"/>
       <c r="B1235" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1235" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1235" t="n">
-        <v>2.97575749688529E7</v>
+        <v>1.968375E7</v>
       </c>
       <c r="E1235" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1236">
-      <c r="A1236"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1236" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1236"/>
       <c r="C1236" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1236" t="n">
-        <v>3.13446834461747E7</v>
+        <v>6081800.0</v>
       </c>
       <c r="E1236" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
           <t>Andre</t>
         </is>
       </c>
       <c r="B1237"/>
       <c r="C1237" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1237" t="n">
-        <v>129733.41795947</v>
+        <v>2897000.0</v>
       </c>
       <c r="E1237" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1238"/>
       <c r="C1238" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1238" t="n">
-        <v>6141655.17888791</v>
+        <v>0.0</v>
       </c>
       <c r="E1238" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1239"/>
       <c r="C1239" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1239" t="n">
-        <v>703347.8921559</v>
+        <v>1625000.0</v>
       </c>
       <c r="E1239" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1240"/>
       <c r="C1240" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1240" t="n">
-        <v>5655441.8806773</v>
+        <v>4629400.0</v>
       </c>
       <c r="E1240" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1241"/>
       <c r="C1241" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1241" t="n">
-        <v>6.53062724742889E7</v>
+        <v>7445800.0</v>
       </c>
       <c r="E1241" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1242"/>
       <c r="C1242" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1242" t="n">
-        <v>7.21815987764835E7</v>
+        <v>2732000.0</v>
       </c>
       <c r="E1242" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1243"/>
       <c r="C1243" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1243" t="n">
-        <v>3435574.57941364</v>
+        <v>4622700.0</v>
       </c>
       <c r="E1243" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1244"/>
       <c r="C1244" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1244" t="n">
-        <v>2.65516296950311E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1244" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1245"/>
       <c r="C1245" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1245" t="n">
-        <v>1062778.79559952</v>
+        <v>738150.0</v>
       </c>
       <c r="E1245" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1246"/>
       <c r="C1246" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1246" t="n">
-        <v>7.9754998808727E7</v>
+        <v>8123650.0</v>
       </c>
       <c r="E1246" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1247"/>
       <c r="C1247" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1247" t="n">
-        <v>4.78076161022441E7</v>
+        <v>699300.0</v>
       </c>
       <c r="E1247" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1248"/>
       <c r="C1248" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1248" t="n">
-        <v>3.1642535850261E7</v>
+        <v>1100750.0</v>
       </c>
       <c r="E1248" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1249"/>
       <c r="C1249" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1249" t="n">
-        <v>340269.61206433</v>
+        <v>2.561725E7</v>
       </c>
       <c r="E1249" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1250"/>
       <c r="C1250" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1250" t="n">
-        <v>2.45279337482196E7</v>
+        <v>1683500.0</v>
       </c>
       <c r="E1250" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1251"/>
       <c r="C1251" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1251" t="n">
-        <v>4210403.47987025</v>
+        <v>6811700.0</v>
       </c>
       <c r="E1251" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1252"/>
       <c r="C1252" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1252" t="n">
-        <v>1811680.34373808</v>
+        <v>1395250.0</v>
       </c>
       <c r="E1252" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1253"/>
       <c r="C1253" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1253" t="n">
-        <v>2489726.05637124</v>
+        <v>647500.0</v>
       </c>
       <c r="E1253" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1254"/>
       <c r="C1254" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1254" t="n">
-        <v>312812.56756556</v>
+        <v>1113250.0</v>
       </c>
       <c r="E1254" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1255"/>
       <c r="C1255" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1255" t="n">
-        <v>9675871.64299054</v>
+        <v>388500.0</v>
       </c>
       <c r="E1255" t="n">
-        <v>2022.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1256"/>
       <c r="C1256" t="inlineStr">
         <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1256" t="n">
+        <v>259000.0</v>
+      </c>
+      <c r="E1256" t="n">
+        <v>2021.0</v>
+      </c>
+    </row>
+    <row r="1257">
+      <c r="A1257"/>
+      <c r="B1257" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1257" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D1256" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D1257" t="n">
-        <v>0.0</v>
+        <v>5.69106351010114E7</v>
       </c>
       <c r="E1257" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258"/>
       <c r="B1258" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1258" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1258" t="n">
-        <v>1.977995395E8</v>
+        <v>5.8354646188721195E7</v>
       </c>
       <c r="E1258" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259"/>
       <c r="B1259" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1259" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1259" t="n">
-        <v>3.1991951790000004E8</v>
+        <v>9.41053672103333E7</v>
       </c>
       <c r="E1259" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260"/>
       <c r="B1260" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1260" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1260" t="n">
-        <v>1.7274760547E8</v>
+        <v>6.71413816936067E7</v>
       </c>
       <c r="E1260" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261"/>
       <c r="B1261" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1261" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1261" t="n">
-        <v>3.2935190478000003E8</v>
+        <v>3.0269359389035698E7</v>
       </c>
       <c r="E1261" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262"/>
       <c r="B1262" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1262" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1262" t="n">
-        <v>3.4970660127E8</v>
+        <v>1.9760067741747E7</v>
       </c>
       <c r="E1262" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263"/>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1263" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1263" t="n">
-        <v>1.3059235532000001E8</v>
+        <v>2.97715681373483E7</v>
       </c>
       <c r="E1263" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264"/>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1264" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1264" t="n">
-        <v>1.109045564E8</v>
+        <v>3.18219260431601E7</v>
       </c>
       <c r="E1264" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1265">
-      <c r="A1265"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1265" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1265"/>
       <c r="C1265" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1265" t="n">
-        <v>3.5703496853000003E8</v>
+        <v>129733.41795947</v>
       </c>
       <c r="E1265" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1266"/>
       <c r="C1266" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1266" t="n">
-        <v>1.2882774E7</v>
+        <v>6141655.17888791</v>
       </c>
       <c r="E1266" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1267"/>
       <c r="C1267" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1267" t="n">
-        <v>5.975263013999999E7</v>
+        <v>703347.8921559</v>
       </c>
       <c r="E1267" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1268"/>
       <c r="C1268" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1268" t="n">
-        <v>1.622175186E7</v>
+        <v>5655441.8806773</v>
       </c>
       <c r="E1268" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1269"/>
       <c r="C1269" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1269" t="n">
-        <v>6.89585755E7</v>
+        <v>6.59631029529054E7</v>
       </c>
       <c r="E1269" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1270"/>
       <c r="C1270" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1270" t="n">
-        <v>5.3001508905E8</v>
+        <v>7.218159877648349E7</v>
       </c>
       <c r="E1270" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1271"/>
       <c r="C1271" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1271" t="n">
-        <v>1.8752152178000003E8</v>
+        <v>3435574.5794136403</v>
       </c>
       <c r="E1271" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1272"/>
       <c r="C1272" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1272" t="n">
-        <v>1.333284527E7</v>
+        <v>2.65516296950311E7</v>
       </c>
       <c r="E1272" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1273"/>
       <c r="C1273" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1273" t="n">
-        <v>1.4680250491000003E8</v>
+        <v>1062778.79559952</v>
       </c>
       <c r="E1273" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1274"/>
       <c r="C1274" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1274" t="n">
-        <v>1.02945088E7</v>
+        <v>8.062085552332531E7</v>
       </c>
       <c r="E1274" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1275"/>
       <c r="C1275" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1275" t="n">
-        <v>1.7516935086E8</v>
+        <v>4.74506697013377E7</v>
       </c>
       <c r="E1275" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1276"/>
       <c r="C1276" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1276" t="n">
-        <v>3.1624873405999994E8</v>
+        <v>3.1642535850261003E7</v>
       </c>
       <c r="E1276" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1277"/>
       <c r="C1277" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1277" t="n">
-        <v>3.243121377E7</v>
+        <v>340269.61206432997</v>
       </c>
       <c r="E1277" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1278"/>
       <c r="C1278" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1278" t="n">
-        <v>2774378.0</v>
+        <v>2.45163914605243E7</v>
       </c>
       <c r="E1278" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1279"/>
       <c r="C1279" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1279" t="n">
-        <v>2.1966487985000002E8</v>
+        <v>4210403.4798702495</v>
       </c>
       <c r="E1279" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1280"/>
       <c r="C1280" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1280" t="n">
-        <v>6.195907304E7</v>
+        <v>1811680.34373808</v>
       </c>
       <c r="E1280" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1281"/>
       <c r="C1281" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1281" t="n">
-        <v>3.668848445E7</v>
+        <v>4173046.92491804</v>
       </c>
       <c r="E1281" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1282"/>
       <c r="C1282" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1282" t="n">
-        <v>1.1459267E7</v>
+        <v>312812.56756556</v>
       </c>
       <c r="E1282" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1283"/>
       <c r="C1283" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1283" t="n">
-        <v>1.376074999E7</v>
+        <v>9675871.64299054</v>
       </c>
       <c r="E1283" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1284"/>
       <c r="C1284" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1284" t="n">
-        <v>3.1638890839999996E7</v>
+        <v>1555550.76768851</v>
       </c>
       <c r="E1284" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1285"/>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1285" t="n">
-        <v>3883780.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1285" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1286">
-      <c r="A1286" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1286"/>
+      <c r="A1286"/>
+      <c r="B1286" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1286" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1286" t="n">
-        <v>1.6596046E7</v>
+        <v>1.977995395E8</v>
       </c>
       <c r="E1286" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287"/>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1287" t="n">
-        <v>5.5708E7</v>
+        <v>3.1991951790000004E8</v>
       </c>
       <c r="E1287" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288"/>
       <c r="B1288" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1288" t="n">
-        <v>2.3993E7</v>
+        <v>1.7274760547E8</v>
       </c>
       <c r="E1288" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289"/>
       <c r="B1289" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1289" t="n">
-        <v>2001000.0</v>
+        <v>3.2935190478000003E8</v>
       </c>
       <c r="E1289" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290"/>
       <c r="B1290" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1290" t="n">
-        <v>5.1359E7</v>
+        <v>3.4970660127E8</v>
       </c>
       <c r="E1290" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291"/>
       <c r="B1291" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1291" t="n">
-        <v>4.0032367E7</v>
+        <v>1.3059235532000001E8</v>
       </c>
       <c r="E1291" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292"/>
       <c r="B1292" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1292" t="n">
-        <v>3.0902633E7</v>
+        <v>1.109045564E8</v>
       </c>
       <c r="E1292" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293"/>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1293" t="n">
-        <v>0.0</v>
+        <v>3.5703496853000003E8</v>
       </c>
       <c r="E1293" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1294">
-      <c r="A1294"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1294" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1294"/>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1294" t="n">
-        <v>0.0</v>
+        <v>1.2882774E7</v>
       </c>
       <c r="E1294" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1295"/>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1295" t="n">
-        <v>2.03996E8</v>
+        <v>5.975263013999999E7</v>
       </c>
       <c r="E1295" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1296">
-      <c r="A1296"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1296" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1296"/>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1296" t="n">
-        <v>0.0</v>
+        <v>1.622175186E7</v>
       </c>
       <c r="E1296" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1297">
-      <c r="A1297"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1297" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1297"/>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1297" t="n">
-        <v>3450900.0</v>
+        <v>6.89585755E7</v>
       </c>
       <c r="E1297" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1298">
-      <c r="A1298"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1298" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1298"/>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1298" t="n">
-        <v>0.0</v>
+        <v>5.3001508905E8</v>
       </c>
       <c r="E1298" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1299">
-      <c r="A1299"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1299" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1299"/>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1299" t="n">
-        <v>870800.0</v>
+        <v>1.8752152178000003E8</v>
       </c>
       <c r="E1299" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1300">
-      <c r="A1300"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1300" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1300"/>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1300" t="n">
-        <v>1812000.0</v>
+        <v>1.333284527E7</v>
       </c>
       <c r="E1300" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1301">
-      <c r="A1301"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1301" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1301"/>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1301" t="n">
-        <v>3651000.0</v>
+        <v>1.4680250491000003E8</v>
       </c>
       <c r="E1301" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1302">
-      <c r="A1302"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1302" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1302"/>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1302" t="n">
-        <v>4913066.5</v>
+        <v>1.02945088E7</v>
       </c>
       <c r="E1302" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1303">
-      <c r="A1303"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1303" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1303"/>
       <c r="C1303" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1303" t="n">
-        <v>3352616.5</v>
+        <v>1.7516935086E8</v>
       </c>
       <c r="E1303" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1304"/>
       <c r="C1304" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1304" t="n">
-        <v>4273000.0</v>
+        <v>3.1624873405999994E8</v>
       </c>
       <c r="E1304" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1305"/>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1305" t="n">
-        <v>0.0</v>
+        <v>3.243121377E7</v>
       </c>
       <c r="E1305" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1306"/>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1306" t="n">
-        <v>0.0</v>
+        <v>2774378.0</v>
       </c>
       <c r="E1306" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1307"/>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1307" t="n">
-        <v>0.0</v>
+        <v>2.1966487985000002E8</v>
       </c>
       <c r="E1307" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1308"/>
       <c r="C1308" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1308" t="n">
-        <v>2856783.0</v>
+        <v>6.195907304E7</v>
       </c>
       <c r="E1308" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1309"/>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1309" t="n">
-        <v>0.0</v>
+        <v>3.668848445E7</v>
       </c>
       <c r="E1309" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1310"/>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1310" t="n">
-        <v>0.0</v>
+        <v>1.1459267E7</v>
       </c>
       <c r="E1310" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1311"/>
       <c r="C1311" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1311" t="n">
-        <v>870800.0</v>
+        <v>1.376074999E7</v>
       </c>
       <c r="E1311" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1312"/>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1312" t="n">
-        <v>622000.0</v>
+        <v>3.1638890839999996E7</v>
       </c>
       <c r="E1312" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1313"/>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1313" t="n">
-        <v>1244000.0</v>
+        <v>3883780.0</v>
       </c>
       <c r="E1313" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1314"/>
       <c r="C1314" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1314" t="n">
-        <v>0.0</v>
+        <v>1.6596046E7</v>
       </c>
       <c r="E1314" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1315">
-      <c r="A1315" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1315"/>
+      <c r="A1315"/>
+      <c r="B1315" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1315" t="n">
-        <v>906000.0</v>
+        <v>5.5708E7</v>
       </c>
       <c r="E1315" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1316">
-      <c r="A1316" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1316"/>
+      <c r="A1316"/>
+      <c r="B1316" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1316" t="n">
-        <v>0.0</v>
+        <v>2.3993E7</v>
       </c>
       <c r="E1316" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1317">
-      <c r="A1317" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1317"/>
+      <c r="A1317"/>
+      <c r="B1317" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1317" t="n">
-        <v>4421800.0</v>
+        <v>2001000.0</v>
       </c>
       <c r="E1317" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1318">
-      <c r="A1318" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1318"/>
+      <c r="A1318"/>
+      <c r="B1318" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1318" t="n">
-        <v>0.0</v>
+        <v>5.1359E7</v>
       </c>
       <c r="E1318" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1319">
-      <c r="A1319" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1319"/>
+      <c r="A1319"/>
+      <c r="B1319" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1319" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1319" t="n">
-        <v>595000.0</v>
+        <v>4.0032367E7</v>
       </c>
       <c r="E1319" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1320">
-      <c r="A1320" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1320"/>
+      <c r="A1320"/>
+      <c r="B1320" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1320" t="n">
-        <v>0.0</v>
+        <v>3.0902633E7</v>
       </c>
       <c r="E1320" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1321">
-      <c r="A1321" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1321"/>
+      <c r="A1321"/>
+      <c r="B1321" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1321" t="n">
-        <v>595000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1321" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1322">
-      <c r="A1322" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1322"/>
+      <c r="A1322"/>
+      <c r="B1322" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C1322" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1322" t="n">
-        <v>1666000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1322" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1323"/>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1323" t="n">
-        <v>0.0</v>
+        <v>2.03996E8</v>
       </c>
       <c r="E1323" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1324">
-      <c r="A1324" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1324"/>
+      <c r="A1324"/>
+      <c r="B1324" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1324" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1324" t="n">
         <v>0.0</v>
       </c>
       <c r="E1324" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325"/>
       <c r="B1325" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1325" t="n">
-        <v>1.6710872E8</v>
+        <v>3450900.0</v>
       </c>
       <c r="E1325" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326"/>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1326" t="n">
-        <v>1.38826456E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1326" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327"/>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1327" t="n">
-        <v>7.5429526E7</v>
+        <v>870800.0</v>
       </c>
       <c r="E1327" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328"/>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1328" t="n">
-        <v>2.14819149E8</v>
+        <v>1812000.0</v>
       </c>
       <c r="E1328" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329"/>
       <c r="B1329" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1329" t="n">
-        <v>1.78316326E8</v>
+        <v>3651000.0</v>
       </c>
       <c r="E1329" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330"/>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1330" t="n">
-        <v>1.59576569E8</v>
+        <v>4913066.5</v>
       </c>
       <c r="E1330" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331"/>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1331" t="n">
-        <v>6.7247246E7</v>
+        <v>3352616.5</v>
       </c>
       <c r="E1331" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1332">
-      <c r="A1332"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1332" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1332"/>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1332" t="n">
-        <v>7.2269531E7</v>
+        <v>4273000.0</v>
       </c>
       <c r="E1332" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1333"/>
       <c r="C1333" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1333" t="n">
-        <v>7384723.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1333" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1334"/>
       <c r="C1334" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1334" t="n">
-        <v>9.7228936E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1334" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1335"/>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1335" t="n">
-        <v>2.7103217E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1335" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1336"/>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1336" t="n">
-        <v>3.0326168E7</v>
+        <v>2856783.0</v>
       </c>
       <c r="E1336" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1337"/>
       <c r="C1337" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1337" t="n">
-        <v>7.0054306E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1337" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1338"/>
       <c r="C1338" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1338" t="n">
-        <v>1.13143102E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1338" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1339"/>
       <c r="C1339" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1339" t="n">
-        <v>1.2094881E7</v>
+        <v>870800.0</v>
       </c>
       <c r="E1339" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1340"/>
       <c r="C1340" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1340" t="n">
-        <v>1.13911643E8</v>
+        <v>622000.0</v>
       </c>
       <c r="E1340" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1341"/>
       <c r="C1341" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1341" t="n">
-        <v>4574417.0</v>
+        <v>1244000.0</v>
       </c>
       <c r="E1341" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1342"/>
       <c r="C1342" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1342" t="n">
-        <v>4.6430944E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1342" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1343"/>
       <c r="C1343" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1343" t="n">
-        <v>2.25245273E8</v>
+        <v>906000.0</v>
       </c>
       <c r="E1343" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1344"/>
       <c r="C1344" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1344" t="n">
-        <v>2.8497928E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1344" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1345"/>
       <c r="C1345" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1345" t="n">
-        <v>6249858.0</v>
+        <v>4421800.0</v>
       </c>
       <c r="E1345" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1346"/>
       <c r="C1346" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1346" t="n">
-        <v>1.23675312E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1346" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1347"/>
       <c r="C1347" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1347" t="n">
-        <v>4.0310817E7</v>
+        <v>595000.0</v>
       </c>
       <c r="E1347" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1348"/>
       <c r="C1348" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1348" t="n">
-        <v>4.2900252E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1348" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1349"/>
       <c r="C1349" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1349" t="n">
-        <v>1.9001747E7</v>
+        <v>595000.0</v>
       </c>
       <c r="E1349" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1350"/>
       <c r="C1350" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1350" t="n">
-        <v>1.1988379E7</v>
+        <v>1666000.0</v>
       </c>
       <c r="E1350" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1351"/>
       <c r="C1351" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1351" t="n">
-        <v>4.3038312E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1351" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1352"/>
       <c r="C1352" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1352" t="n">
-        <v>341167.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1352" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1353">
-      <c r="A1353" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1353"/>
+      <c r="A1353"/>
+      <c r="B1353" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1353" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D1353" t="n">
-        <v>1.0092166E7</v>
+        <v>1.6710872E8</v>
       </c>
       <c r="E1353" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354"/>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1354" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1354" t="n">
-        <v>4619000.0</v>
+        <v>1.38826456E8</v>
       </c>
       <c r="E1354" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355"/>
       <c r="B1355" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1355" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1355" t="n">
-        <v>5350500.0</v>
+        <v>7.5429526E7</v>
       </c>
       <c r="E1355" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356"/>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1356" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1356" t="n">
-        <v>1.3469E7</v>
+        <v>2.14819149E8</v>
       </c>
       <c r="E1356" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357"/>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1357" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1357" t="n">
-        <v>4824000.0</v>
+        <v>1.78316326E8</v>
       </c>
       <c r="E1357" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358"/>
       <c r="B1358" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1358" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1358" t="n">
-        <v>6259500.0</v>
+        <v>1.59576569E8</v>
       </c>
       <c r="E1358" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359"/>
       <c r="B1359" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1359" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1359" t="n">
-        <v>1.3804E7</v>
+        <v>6.7247246E7</v>
       </c>
       <c r="E1359" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360"/>
       <c r="B1360" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1360" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1360" t="n">
-        <v>1.02135E7</v>
+        <v>7.2269531E7</v>
       </c>
       <c r="E1360" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1361">
-      <c r="A1361"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1361" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1361"/>
       <c r="C1361" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1361" t="n">
-        <v>1.69885E7</v>
+        <v>7384723.0</v>
       </c>
       <c r="E1361" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1362"/>
       <c r="C1362" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1362" t="n">
-        <v>6887349.996666666</v>
+        <v>9.7228936E7</v>
       </c>
       <c r="E1362" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1363"/>
       <c r="C1363" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1363" t="n">
-        <v>3074666.666666667</v>
+        <v>2.7103217E7</v>
       </c>
       <c r="E1363" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1364"/>
       <c r="C1364" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1364" t="n">
-        <v>0.0</v>
+        <v>3.0326168E7</v>
       </c>
       <c r="E1364" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1365"/>
       <c r="C1365" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1365" t="n">
-        <v>2987833.3333333335</v>
+        <v>7.0054306E7</v>
       </c>
       <c r="E1365" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1366"/>
       <c r="C1366" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1366" t="n">
-        <v>6023083.333333333</v>
+        <v>1.13143102E8</v>
       </c>
       <c r="E1366" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1367"/>
       <c r="C1367" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1367" t="n">
-        <v>1.0283083330000002E7</v>
+        <v>1.2094881E7</v>
       </c>
       <c r="E1367" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1368"/>
       <c r="C1368" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1368" t="n">
-        <v>2625016.666666667</v>
+        <v>1.13911643E8</v>
       </c>
       <c r="E1368" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1369"/>
       <c r="C1369" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1369" t="n">
-        <v>4325850.0</v>
+        <v>4574417.0</v>
       </c>
       <c r="E1369" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1370"/>
       <c r="C1370" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1370" t="n">
-        <v>0.0</v>
+        <v>4.6430944E7</v>
       </c>
       <c r="E1370" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1371"/>
       <c r="C1371" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1371" t="n">
-        <v>1041333.3333333334</v>
+        <v>2.25245273E8</v>
       </c>
       <c r="E1371" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1372"/>
       <c r="C1372" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1372" t="n">
-        <v>5386833.333333333</v>
+        <v>2.8497928E7</v>
       </c>
       <c r="E1372" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1373"/>
       <c r="C1373" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1373" t="n">
-        <v>500450.0</v>
+        <v>6249858.0</v>
       </c>
       <c r="E1373" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1374"/>
       <c r="C1374" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1374" t="n">
-        <v>845083.3333333334</v>
+        <v>1.23675312E8</v>
       </c>
       <c r="E1374" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1375"/>
       <c r="C1375" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1375" t="n">
-        <v>1.855605E7</v>
+        <v>4.0310817E7</v>
       </c>
       <c r="E1375" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1376"/>
       <c r="C1376" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1376" t="n">
-        <v>1170166.6666666667</v>
+        <v>4.2900252E7</v>
       </c>
       <c r="E1376" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1377"/>
       <c r="C1377" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1377" t="n">
-        <v>7365183.33</v>
+        <v>1.9001747E7</v>
       </c>
       <c r="E1377" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1378"/>
       <c r="C1378" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1378" t="n">
-        <v>1109083.3333333335</v>
+        <v>1.1988379E7</v>
       </c>
       <c r="E1378" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1379"/>
       <c r="C1379" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1379" t="n">
-        <v>2585350.0</v>
+        <v>4.3038312E7</v>
       </c>
       <c r="E1379" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1380"/>
       <c r="C1380" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1380" t="n">
-        <v>502583.3333333333</v>
+        <v>341167.0</v>
       </c>
       <c r="E1380" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1381"/>
       <c r="C1381" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1381" t="n">
-        <v>0.0</v>
+        <v>1.0092166E7</v>
       </c>
       <c r="E1381" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1382">
-      <c r="A1382" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1382"/>
+      <c r="A1382"/>
+      <c r="B1382" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1382" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1382" t="n">
-        <v>259000.0</v>
+        <v>4619000.0</v>
       </c>
       <c r="E1382" t="n">
         <v>2022.0</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383"/>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1383" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1383" t="n">
-        <v>4.203160503187189E7</v>
+        <v>5350500.0</v>
       </c>
       <c r="E1383" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384"/>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1384" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1384" t="n">
-        <v>5.403023793574359E7</v>
+        <v>1.3469E7</v>
       </c>
       <c r="E1384" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385"/>
       <c r="B1385" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1385" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1385" t="n">
-        <v>4.453591956896942E7</v>
+        <v>4824000.0</v>
       </c>
       <c r="E1385" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386"/>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1386" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1386" t="n">
-        <v>9.092469129182567E7</v>
+        <v>6259500.0</v>
       </c>
       <c r="E1386" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387"/>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1387" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1387" t="n">
-        <v>3.908280664919436E7</v>
+        <v>1.3804E7</v>
       </c>
       <c r="E1387" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388"/>
       <c r="B1388" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1388" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1388" t="n">
-        <v>1.5819773051128939E7</v>
+        <v>1.02135E7</v>
       </c>
       <c r="E1388" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389"/>
       <c r="B1389" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1389" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1389" t="n">
-        <v>3.50963523387725E7</v>
+        <v>1.69885E7</v>
       </c>
       <c r="E1389" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1390">
-      <c r="A1390"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1390" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1390"/>
       <c r="C1390" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1390" t="n">
-        <v>4.5462025692375354E7</v>
+        <v>6887349.996666666</v>
       </c>
       <c r="E1390" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1391"/>
       <c r="C1391" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1391" t="n">
-        <v>518933.67183788</v>
+        <v>3074666.666666667</v>
       </c>
       <c r="E1391" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1392"/>
       <c r="C1392" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1392" t="n">
-        <v>9572611.77213386</v>
+        <v>0.0</v>
       </c>
       <c r="E1392" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1393"/>
       <c r="C1393" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1393" t="n">
-        <v>0.0</v>
+        <v>2987833.3333333335</v>
       </c>
       <c r="E1393" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1394"/>
       <c r="C1394" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1394" t="n">
-        <v>6220580.9208097905</v>
+        <v>6023083.333333333</v>
       </c>
       <c r="E1394" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1395"/>
       <c r="C1395" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1395" t="n">
-        <v>9.629520493315676E7</v>
+        <v>1.0283083330000002E7</v>
       </c>
       <c r="E1395" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1396"/>
       <c r="C1396" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1396" t="n">
-        <v>5.1111089897534646E7</v>
+        <v>2625016.666666667</v>
       </c>
       <c r="E1396" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1397"/>
       <c r="C1397" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1397" t="n">
-        <v>3750205.897687029</v>
+        <v>4325850.0</v>
       </c>
       <c r="E1397" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1398"/>
       <c r="C1398" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1398" t="n">
-        <v>1.6099515467668794E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1398" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1399"/>
       <c r="C1399" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1399" t="n">
-        <v>0.0</v>
+        <v>1041333.3333333334</v>
       </c>
       <c r="E1399" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1400"/>
       <c r="C1400" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1400" t="n">
-        <v>2.0778229463595517E7</v>
+        <v>5386833.333333333</v>
       </c>
       <c r="E1400" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1401"/>
       <c r="C1401" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1401" t="n">
-        <v>7.041638783746088E7</v>
+        <v>500450.0</v>
       </c>
       <c r="E1401" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1402"/>
       <c r="C1402" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1402" t="n">
-        <v>2.439141611225031E7</v>
+        <v>845083.3333333334</v>
       </c>
       <c r="E1402" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1403"/>
       <c r="C1403" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1403" t="n">
-        <v>340269.61206432997</v>
+        <v>1.855605E7</v>
       </c>
       <c r="E1403" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1404"/>
       <c r="C1404" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1404" t="n">
-        <v>2.2132550940366086E7</v>
+        <v>1170166.6666666667</v>
       </c>
       <c r="E1404" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1405"/>
       <c r="C1405" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1405" t="n">
-        <v>6988004.376343519</v>
+        <v>7365183.33</v>
       </c>
       <c r="E1405" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1406"/>
       <c r="C1406" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1406" t="n">
-        <v>1589168.71440972</v>
+        <v>1109083.3333333335</v>
       </c>
       <c r="E1406" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1407"/>
       <c r="C1407" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1407" t="n">
-        <v>1.2718120000646181E7</v>
+        <v>2585350.0</v>
       </c>
       <c r="E1407" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1408"/>
       <c r="C1408" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1408" t="n">
-        <v>141624.81473776</v>
+        <v>502583.3333333333</v>
       </c>
       <c r="E1408" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1409"/>
       <c r="C1409" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1409" t="n">
-        <v>1.5872807179371059E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1409" t="n">
-        <v>2023.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1410"/>
       <c r="C1410" t="inlineStr">
         <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1410" t="n">
+        <v>259000.0</v>
+      </c>
+      <c r="E1410" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1411">
+      <c r="A1411"/>
+      <c r="B1411" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1411" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D1410" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D1411" t="n">
-        <v>6689685.03931586</v>
+        <v>4.10929015271999E7</v>
       </c>
       <c r="E1411" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412"/>
       <c r="B1412" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1412" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1412" t="n">
-        <v>1.9074979123999998E8</v>
+        <v>5.38803705830992E7</v>
       </c>
       <c r="E1412" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413"/>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1413" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1413" t="n">
-        <v>3.0674966039000005E8</v>
+        <v>4.87532057953198E7</v>
       </c>
       <c r="E1413" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414"/>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1414" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1414" t="n">
-        <v>1.6423460789000002E8</v>
+        <v>8.76636331564091E7</v>
       </c>
       <c r="E1414" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415"/>
       <c r="B1415" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1415" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1415" t="n">
-        <v>2.9681650736999995E8</v>
+        <v>3.96596258252808E7</v>
       </c>
       <c r="E1415" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416"/>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1416" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1416" t="n">
-        <v>3.0130706509000003E8</v>
+        <v>1.6502101176410498E7</v>
       </c>
       <c r="E1416" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417"/>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1417" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1417" t="n">
-        <v>1.1053716484E8</v>
+        <v>3.51350579506351E7</v>
       </c>
       <c r="E1417" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418"/>
       <c r="B1418" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1418" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1418" t="n">
-        <v>1.1964934661E8</v>
+        <v>4.56212610372787E7</v>
       </c>
       <c r="E1418" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1419">
-      <c r="A1419"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1419" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1419"/>
       <c r="C1419" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1419" t="n">
-        <v>3.0278274515999997E8</v>
+        <v>518933.67183788</v>
       </c>
       <c r="E1419" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1420"/>
       <c r="C1420" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1420" t="n">
-        <v>1.02170767E7</v>
+        <v>9572611.772133859</v>
       </c>
       <c r="E1420" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1421"/>
       <c r="C1421" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1421" t="n">
-        <v>3.924414871E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1421" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1422"/>
       <c r="C1422" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1422" t="n">
-        <v>7038617.5</v>
+        <v>6696438.15851735</v>
       </c>
       <c r="E1422" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1423"/>
       <c r="C1423" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1423" t="n">
-        <v>6.637906469E7</v>
+        <v>9.36607307770715E7</v>
       </c>
       <c r="E1423" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1424"/>
       <c r="C1424" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1424" t="n">
-        <v>4.8775386171000004E8</v>
+        <v>5.1333742059522204E7</v>
       </c>
       <c r="E1424" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1425"/>
       <c r="C1425" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1425" t="n">
-        <v>1.8392271827E8</v>
+        <v>4389648.39215637</v>
       </c>
       <c r="E1425" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1426"/>
       <c r="C1426" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1426" t="n">
-        <v>1.4446944079999998E7</v>
+        <v>1.6738957962138101E7</v>
       </c>
       <c r="E1426" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1427"/>
       <c r="C1427" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1427" t="n">
-        <v>1.4355777489999998E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1427" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1428"/>
       <c r="C1428" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1428" t="n">
-        <v>6981991.0</v>
+        <v>2.0578603954152603E7</v>
       </c>
       <c r="E1428" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1429"/>
       <c r="C1429" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1429" t="n">
-        <v>1.3994139947E8</v>
+        <v>7.02970657493531E7</v>
       </c>
       <c r="E1429" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1430"/>
       <c r="C1430" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1430" t="n">
-        <v>2.9532062722999996E8</v>
+        <v>2.4391416112250302E7</v>
       </c>
       <c r="E1430" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1431"/>
       <c r="C1431" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1431" t="n">
-        <v>2.6903471919999998E7</v>
+        <v>340269.61206432997</v>
       </c>
       <c r="E1431" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1432"/>
       <c r="C1432" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1432" t="n">
-        <v>852455.5</v>
+        <v>2.3090022356153898E7</v>
       </c>
       <c r="E1432" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1433"/>
       <c r="C1433" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1433" t="n">
-        <v>2.0433573167999998E8</v>
+        <v>7627446.87081286</v>
       </c>
       <c r="E1433" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1434"/>
       <c r="C1434" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1434" t="n">
-        <v>5.4310127650000006E7</v>
+        <v>1680943.73043061</v>
       </c>
       <c r="E1434" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1435"/>
       <c r="C1435" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1435" t="n">
-        <v>4.0218176849999994E7</v>
+        <v>1.27181200006462E7</v>
       </c>
       <c r="E1435" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1436"/>
       <c r="C1436" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1436" t="n">
-        <v>7738714.0</v>
+        <v>128194.26121385</v>
       </c>
       <c r="E1436" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1437"/>
       <c r="C1437" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1437" t="n">
-        <v>1.34674749E7</v>
+        <v>1.6512249673840402E7</v>
       </c>
       <c r="E1437" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1438"/>
       <c r="C1438" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1438" t="n">
-        <v>3.540976778E7</v>
+        <v>1357004.4562927498</v>
       </c>
       <c r="E1438" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1439"/>
       <c r="C1439" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1439" t="n">
-        <v>2410306.0</v>
+        <v>6675757.05788368</v>
       </c>
       <c r="E1439" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1440">
-      <c r="A1440" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1440"/>
+      <c r="A1440"/>
+      <c r="B1440" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1440" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1440" t="n">
-        <v>1.2376438E7</v>
+        <v>2.0265708599999997E8</v>
       </c>
       <c r="E1440" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441"/>
       <c r="B1441" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1441" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1441" t="n">
-        <v>9.9057E7</v>
+        <v>3.0909654161E8</v>
       </c>
       <c r="E1441" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442"/>
       <c r="B1442" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1442" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1442" t="n">
-        <v>1.4659E7</v>
+        <v>1.6420195210999998E8</v>
       </c>
       <c r="E1442" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443"/>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1443" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1443" t="n">
-        <v>0.0</v>
+        <v>2.9734674127E8</v>
       </c>
       <c r="E1443" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444"/>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1444" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1444" t="n">
-        <v>5.8213E7</v>
+        <v>2.9924478759000003E8</v>
       </c>
       <c r="E1444" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445"/>
       <c r="B1445" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1445" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1445" t="n">
-        <v>6.8856E7</v>
+        <v>1.1053716484E8</v>
       </c>
       <c r="E1445" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446"/>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1446" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1446" t="n">
-        <v>2.4573922E7</v>
+        <v>1.1964934661E8</v>
       </c>
       <c r="E1446" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447"/>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1447" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1447" t="n">
-        <v>8500000.0</v>
+        <v>3.0120399855999994E8</v>
       </c>
       <c r="E1447" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1448">
-      <c r="A1448"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1448" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1448"/>
       <c r="C1448" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1448" t="n">
-        <v>9200000.0</v>
+        <v>1.02170767E7</v>
       </c>
       <c r="E1448" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1449"/>
       <c r="C1449" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1449" t="n">
-        <v>2.88089932E8</v>
+        <v>3.950714871E7</v>
       </c>
       <c r="E1449" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1450">
-      <c r="A1450"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1450" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1450"/>
       <c r="C1450" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1450" t="n">
-        <v>0.0</v>
+        <v>7038617.5</v>
       </c>
       <c r="E1450" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1451">
-      <c r="A1451"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1451" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1451"/>
       <c r="C1451" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1451" t="n">
-        <v>2974400.0</v>
+        <v>6.6247131489999995E7</v>
       </c>
       <c r="E1451" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1452">
-      <c r="A1452"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1452" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1452"/>
       <c r="C1452" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1452" t="n">
-        <v>0.0</v>
+        <v>4.9899492097E8</v>
       </c>
       <c r="E1452" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1453">
-      <c r="A1453"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1453" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1453"/>
       <c r="C1453" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1453" t="n">
-        <v>1617200.0</v>
+        <v>1.8427838777E8</v>
       </c>
       <c r="E1453" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1454">
-      <c r="A1454"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1454" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1454"/>
       <c r="C1454" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1454" t="n">
-        <v>1261000.0</v>
+        <v>1.4446944079999998E7</v>
       </c>
       <c r="E1454" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1455">
-      <c r="A1455"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1455" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1455"/>
       <c r="C1455" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1455" t="n">
-        <v>3826000.0</v>
+        <v>1.4353667389999998E8</v>
       </c>
       <c r="E1455" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1456">
-      <c r="A1456"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1456" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1456"/>
       <c r="C1456" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1456" t="n">
-        <v>1782233.5</v>
+        <v>6981991.0</v>
       </c>
       <c r="E1456" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1457">
-      <c r="A1457"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1457" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1457"/>
       <c r="C1457" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1457" t="n">
-        <v>3133633.5</v>
+        <v>1.4084203842E8</v>
       </c>
       <c r="E1457" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1458"/>
       <c r="C1458" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1458" t="n">
-        <v>1467500.0</v>
+        <v>2.9316987722999996E8</v>
       </c>
       <c r="E1458" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1459"/>
       <c r="C1459" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1459" t="n">
-        <v>0.0</v>
+        <v>2.6871654919999998E7</v>
       </c>
       <c r="E1459" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1460"/>
       <c r="C1460" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1460" t="n">
-        <v>0.0</v>
+        <v>852455.5</v>
       </c>
       <c r="E1460" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1461"/>
       <c r="C1461" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1461" t="n">
-        <v>0.0</v>
+        <v>2.0441132817999998E8</v>
       </c>
       <c r="E1461" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1462"/>
       <c r="C1462" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1462" t="n">
-        <v>4149567.0</v>
+        <v>5.531962765000001E7</v>
       </c>
       <c r="E1462" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1463"/>
       <c r="C1463" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1463" t="n">
-        <v>0.0</v>
+        <v>4.0218176849999994E7</v>
       </c>
       <c r="E1463" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1464"/>
       <c r="C1464" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1464" t="n">
-        <v>0.0</v>
+        <v>7105081.0</v>
       </c>
       <c r="E1464" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1465"/>
       <c r="C1465" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1465" t="n">
-        <v>0.0</v>
+        <v>1.34674749E7</v>
       </c>
       <c r="E1465" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1466"/>
       <c r="C1466" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1466" t="n">
-        <v>0.0</v>
+        <v>3.540976778E7</v>
       </c>
       <c r="E1466" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1467"/>
       <c r="C1467" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1467" t="n">
-        <v>984000.0</v>
+        <v>2410306.0</v>
       </c>
       <c r="E1467" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1468"/>
       <c r="C1468" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1468" t="n">
-        <v>0.0</v>
+        <v>1.2610938E7</v>
       </c>
       <c r="E1468" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1469">
-      <c r="A1469" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1469"/>
+      <c r="A1469"/>
+      <c r="B1469" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1469" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1469" t="n">
-        <v>622000.0</v>
+        <v>1.07057E8</v>
       </c>
       <c r="E1469" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1470">
-      <c r="A1470" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1470"/>
+      <c r="A1470"/>
+      <c r="B1470" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C1470" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1470" t="n">
-        <v>0.0</v>
+        <v>2.2659E7</v>
       </c>
       <c r="E1470" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1471">
-      <c r="A1471" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1471"/>
+      <c r="A1471"/>
+      <c r="B1471" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C1471" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1471" t="n">
-        <v>3423900.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1471" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1472">
-      <c r="A1472" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1472"/>
+      <c r="A1472"/>
+      <c r="B1472" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1472" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1472" t="n">
-        <v>0.0</v>
+        <v>5.7913E7</v>
       </c>
       <c r="E1472" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1473">
-      <c r="A1473" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1473"/>
+      <c r="A1473"/>
+      <c r="B1473" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1473" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1473" t="n">
-        <v>777500.0</v>
+        <v>6.0856E7</v>
       </c>
       <c r="E1473" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1474">
-      <c r="A1474" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1474"/>
+      <c r="A1474"/>
+      <c r="B1474" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1474" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1474" t="n">
-        <v>1244000.0</v>
+        <v>1.3573922E7</v>
       </c>
       <c r="E1474" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1475">
-      <c r="A1475" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1475"/>
+      <c r="A1475"/>
+      <c r="B1475" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1475" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1475" t="n">
-        <v>682000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="E1475" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1476">
-      <c r="A1476" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1476"/>
+      <c r="A1476"/>
+      <c r="B1476" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C1476" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1476" t="n">
-        <v>1244000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E1476" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1477"/>
       <c r="C1477" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1477" t="n">
-        <v>0.0</v>
+        <v>2.81058922E8</v>
       </c>
       <c r="E1477" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1478">
-      <c r="A1478" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1478"/>
+      <c r="A1478"/>
+      <c r="B1478" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1478" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1478" t="n">
         <v>0.0</v>
       </c>
       <c r="E1478" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479"/>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1479" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1479" t="n">
-        <v>1.28184243E8</v>
+        <v>2974400.0</v>
       </c>
       <c r="E1479" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480"/>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1480" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1480" t="n">
-        <v>1.20001263E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1480" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481"/>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1481" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1481" t="n">
-        <v>6.9366879E7</v>
+        <v>1617200.0</v>
       </c>
       <c r="E1481" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482"/>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1482" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1482" t="n">
-        <v>2.20039692E8</v>
+        <v>1261000.0</v>
       </c>
       <c r="E1482" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483"/>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1483" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1483" t="n">
-        <v>1.64287962E8</v>
+        <v>3826000.0</v>
       </c>
       <c r="E1483" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484"/>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1484" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1484" t="n">
-        <v>1.77366698E8</v>
+        <v>1782233.5</v>
       </c>
       <c r="E1484" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485"/>
       <c r="B1485" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1485" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1485" t="n">
-        <v>7.4340534E7</v>
+        <v>3133633.5</v>
       </c>
       <c r="E1485" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1486">
-      <c r="A1486"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1486" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1486"/>
       <c r="C1486" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1486" t="n">
-        <v>7.5879862E7</v>
+        <v>1467500.0</v>
       </c>
       <c r="E1486" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1487"/>
       <c r="C1487" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1487" t="n">
-        <v>5302208.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1487" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1488"/>
       <c r="C1488" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1488" t="n">
-        <v>9.3282229E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1488" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1489"/>
       <c r="C1489" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1489" t="n">
-        <v>1.9740209E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1489" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1490"/>
       <c r="C1490" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1490" t="n">
-        <v>3.2203667E7</v>
+        <v>4149567.0</v>
       </c>
       <c r="E1490" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1491"/>
       <c r="C1491" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1491" t="n">
-        <v>3.9410809E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1491" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1492"/>
       <c r="C1492" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1492" t="n">
-        <v>1.19344079E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1492" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1493"/>
       <c r="C1493" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1493" t="n">
-        <v>8095278.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1493" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1494"/>
       <c r="C1494" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1494" t="n">
-        <v>1.02415597E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1494" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1495"/>
       <c r="C1495" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1495" t="n">
-        <v>6111972.0</v>
+        <v>984000.0</v>
       </c>
       <c r="E1495" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1496"/>
       <c r="C1496" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1496" t="n">
-        <v>4.9477087E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1496" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1497"/>
       <c r="C1497" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1497" t="n">
-        <v>2.20863427E8</v>
+        <v>622000.0</v>
       </c>
       <c r="E1497" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1498"/>
       <c r="C1498" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1498" t="n">
-        <v>2.6431341E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1498" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1499"/>
       <c r="C1499" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1499" t="n">
-        <v>7494005.0</v>
+        <v>3423900.0</v>
       </c>
       <c r="E1499" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1500"/>
       <c r="C1500" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1500" t="n">
-        <v>1.29723742E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1500" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1501"/>
       <c r="C1501" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1501" t="n">
-        <v>3.8334895E7</v>
+        <v>777500.0</v>
       </c>
       <c r="E1501" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1502"/>
       <c r="C1502" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1502" t="n">
-        <v>5.1718188E7</v>
+        <v>1244000.0</v>
       </c>
       <c r="E1502" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1503"/>
       <c r="C1503" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1503" t="n">
-        <v>2.1299097E7</v>
+        <v>682000.0</v>
       </c>
       <c r="E1503" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1504"/>
       <c r="C1504" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1504" t="n">
-        <v>1.4224108E7</v>
+        <v>1244000.0</v>
       </c>
       <c r="E1504" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1505"/>
       <c r="C1505" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1505" t="n">
-        <v>3.2747436E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1505" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1506"/>
       <c r="C1506" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1506" t="n">
-        <v>316313.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1506" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1507">
-      <c r="A1507" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1507"/>
+      <c r="A1507"/>
+      <c r="B1507" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1507" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D1507" t="n">
-        <v>1.0931443E7</v>
+        <v>1.28184243E8</v>
       </c>
       <c r="E1507" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508"/>
       <c r="B1508" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1508" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1508" t="n">
-        <v>3975500.0</v>
+        <v>1.20001263E8</v>
       </c>
       <c r="E1508" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509"/>
       <c r="B1509" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1509" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1509" t="n">
-        <v>6454400.0</v>
+        <v>6.9366879E7</v>
       </c>
       <c r="E1509" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510"/>
       <c r="B1510" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1510" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1510" t="n">
-        <v>1.352695E7</v>
+        <v>2.20039692E8</v>
       </c>
       <c r="E1510" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511"/>
       <c r="B1511" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1511" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1511" t="n">
-        <v>3663500.0</v>
+        <v>1.64287962E8</v>
       </c>
       <c r="E1511" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512"/>
       <c r="B1512" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1512" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1512" t="n">
-        <v>8522500.0</v>
+        <v>1.77366698E8</v>
       </c>
       <c r="E1512" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513"/>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1513" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1513" t="n">
-        <v>1.38755E7</v>
+        <v>7.4340534E7</v>
       </c>
       <c r="E1513" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514"/>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1514" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1514" t="n">
-        <v>9831050.0</v>
+        <v>7.5879862E7</v>
       </c>
       <c r="E1514" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1515">
-      <c r="A1515"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1515" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1515"/>
       <c r="C1515" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1515" t="n">
-        <v>1.59815E7</v>
+        <v>5302208.0</v>
       </c>
       <c r="E1515" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1516"/>
       <c r="C1516" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1516" t="n">
-        <v>6196950.0</v>
+        <v>9.3282229E7</v>
       </c>
       <c r="E1516" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1517"/>
       <c r="C1517" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1517" t="n">
-        <v>2892666.6666666665</v>
+        <v>1.9740209E7</v>
       </c>
       <c r="E1517" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1518"/>
       <c r="C1518" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1518" t="n">
-        <v>0.0</v>
+        <v>3.2203667E7</v>
       </c>
       <c r="E1518" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1519"/>
       <c r="C1519" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1519" t="n">
-        <v>2707583.333333333</v>
+        <v>3.9410809E7</v>
       </c>
       <c r="E1519" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1520"/>
       <c r="C1520" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1520" t="n">
-        <v>6618666.666666667</v>
+        <v>1.19344079E8</v>
       </c>
       <c r="E1520" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1521"/>
       <c r="C1521" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1521" t="n">
-        <v>1.0411816666666666E7</v>
+        <v>8095278.0</v>
       </c>
       <c r="E1521" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1522"/>
       <c r="C1522" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1522" t="n">
-        <v>3033016.6666666665</v>
+        <v>1.02415597E8</v>
       </c>
       <c r="E1522" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1523"/>
       <c r="C1523" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1523" t="n">
-        <v>4440366.666666666</v>
+        <v>6111972.0</v>
       </c>
       <c r="E1523" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1524"/>
       <c r="C1524" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1524" t="n">
-        <v>0.0</v>
+        <v>4.9477087E7</v>
       </c>
       <c r="E1524" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1525"/>
       <c r="C1525" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1525" t="n">
-        <v>1274333.3333333335</v>
+        <v>2.20863427E8</v>
       </c>
       <c r="E1525" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1526"/>
       <c r="C1526" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1526" t="n">
-        <v>5222266.666666667</v>
+        <v>2.6431341E7</v>
       </c>
       <c r="E1526" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1527"/>
       <c r="C1527" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1527" t="n">
-        <v>746950.0</v>
+        <v>7494005.0</v>
       </c>
       <c r="E1527" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1528"/>
       <c r="C1528" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1528" t="n">
-        <v>1370433.3333333335</v>
+        <v>1.29723742E8</v>
       </c>
       <c r="E1528" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1529"/>
       <c r="C1529" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1529" t="n">
-        <v>1.7531583333333336E7</v>
+        <v>3.8334895E7</v>
       </c>
       <c r="E1529" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1530"/>
       <c r="C1530" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1530" t="n">
-        <v>1480833.3333333335</v>
+        <v>5.1718188E7</v>
       </c>
       <c r="E1530" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1531"/>
       <c r="C1531" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1531" t="n">
-        <v>6913283.333333333</v>
+        <v>2.1299097E7</v>
       </c>
       <c r="E1531" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1532"/>
       <c r="C1532" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1532" t="n">
-        <v>887333.3333333334</v>
+        <v>1.4224108E7</v>
       </c>
       <c r="E1532" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1533"/>
       <c r="C1533" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1533" t="n">
-        <v>3076900.0</v>
+        <v>3.2747436E7</v>
       </c>
       <c r="E1533" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1534"/>
       <c r="C1534" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1534" t="n">
-        <v>766916.6666666666</v>
+        <v>316313.0</v>
       </c>
       <c r="E1534" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1535"/>
       <c r="C1535" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1535" t="n">
-        <v>0.0</v>
+        <v>1.0931443E7</v>
       </c>
       <c r="E1535" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1536">
-      <c r="A1536" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1536"/>
+      <c r="A1536"/>
+      <c r="B1536" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1536" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1536" t="n">
-        <v>259000.0</v>
+        <v>3975500.0</v>
       </c>
       <c r="E1536" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537"/>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1537" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1537" t="n">
-        <v>2.486741113535335E7</v>
+        <v>6454400.0</v>
       </c>
       <c r="E1537" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538"/>
       <c r="B1538" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1538" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1538" t="n">
-        <v>4.424076469077061E7</v>
+        <v>1.352695E7</v>
       </c>
       <c r="E1538" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539"/>
       <c r="B1539" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1539" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1539" t="n">
-        <v>2.8592449942504533E7</v>
+        <v>3663500.0</v>
       </c>
       <c r="E1539" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540"/>
       <c r="B1540" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1540" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1540" t="n">
-        <v>1.145510723576547E7</v>
+        <v>8522500.0</v>
       </c>
       <c r="E1540" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541"/>
       <c r="B1541" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1541" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1541" t="n">
-        <v>4.555374472817077E7</v>
+        <v>1.38755E7</v>
       </c>
       <c r="E1541" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542"/>
       <c r="B1542" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1542" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1542" t="n">
-        <v>3400462.11597527</v>
+        <v>9831050.0</v>
       </c>
       <c r="E1542" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543"/>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1543" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1543" t="n">
-        <v>3.429513485851178E7</v>
+        <v>1.59815E7</v>
       </c>
       <c r="E1543" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1544">
-      <c r="A1544"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1544" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1544"/>
       <c r="C1544" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1544" t="n">
-        <v>5.1389969216258004E7</v>
+        <v>6196950.0</v>
       </c>
       <c r="E1544" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1545"/>
       <c r="C1545" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1545" t="n">
-        <v>0.0</v>
+        <v>2892666.6666666665</v>
       </c>
       <c r="E1545" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1546"/>
       <c r="C1546" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1546" t="n">
         <v>0.0</v>
       </c>
       <c r="E1546" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1547"/>
       <c r="C1547" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1547" t="n">
-        <v>0.0</v>
+        <v>2707583.333333333</v>
       </c>
       <c r="E1547" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1548"/>
       <c r="C1548" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1548" t="n">
-        <v>2170480.03263525</v>
+        <v>6618666.666666667</v>
       </c>
       <c r="E1548" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1549"/>
       <c r="C1549" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1549" t="n">
-        <v>7.4918644332989E7</v>
+        <v>1.0411816666666666E7</v>
       </c>
       <c r="E1549" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1550"/>
       <c r="C1550" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1550" t="n">
-        <v>3.4514354787275076E7</v>
+        <v>3033016.6666666665</v>
       </c>
       <c r="E1550" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1551"/>
       <c r="C1551" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1551" t="n">
-        <v>344666.518893784</v>
+        <v>4440366.666666666</v>
       </c>
       <c r="E1551" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1552"/>
       <c r="C1552" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1552" t="n">
-        <v>344666.518893784</v>
+        <v>0.0</v>
       </c>
       <c r="E1552" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1553"/>
       <c r="C1553" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1553" t="n">
-        <v>0.0</v>
+        <v>1274333.3333333335</v>
       </c>
       <c r="E1553" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1554"/>
       <c r="C1554" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1554" t="n">
-        <v>3.03834745614566E7</v>
+        <v>5222266.666666667</v>
       </c>
       <c r="E1554" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1555"/>
       <c r="C1555" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1555" t="n">
-        <v>4.804060194760007E7</v>
+        <v>746950.0</v>
       </c>
       <c r="E1555" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1556"/>
       <c r="C1556" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1556" t="n">
-        <v>1.823464301727951E7</v>
+        <v>1370433.3333333335</v>
       </c>
       <c r="E1556" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1557"/>
       <c r="C1557" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1557" t="n">
-        <v>0.0</v>
+        <v>1.7531583333333336E7</v>
       </c>
       <c r="E1557" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1558"/>
       <c r="C1558" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1558" t="n">
-        <v>3.4154179168499164E7</v>
+        <v>1480833.3333333335</v>
       </c>
       <c r="E1558" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1559"/>
       <c r="C1559" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1559" t="n">
-        <v>344666.518893784</v>
+        <v>6913283.333333333</v>
       </c>
       <c r="E1559" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1560"/>
       <c r="C1560" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1560" t="n">
-        <v>0.0</v>
+        <v>887333.3333333334</v>
       </c>
       <c r="E1560" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1561"/>
       <c r="C1561" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1561" t="n">
-        <v>0.0</v>
+        <v>3076900.0</v>
       </c>
       <c r="E1561" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1562"/>
       <c r="C1562" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1562" t="n">
-        <v>0.0</v>
+        <v>766916.6666666666</v>
       </c>
       <c r="E1562" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1563"/>
       <c r="C1563" t="inlineStr">
         <is>
-          <t>EU</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1563" t="n">
-        <v>344666.518893784</v>
+        <v>0.0</v>
       </c>
       <c r="E1563" t="n">
-        <v>2024.0</v>
+        <v>2023.0</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1564"/>
       <c r="C1564" t="inlineStr">
         <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1564" t="n">
+        <v>259000.0</v>
+      </c>
+      <c r="E1564" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1565">
+      <c r="A1565"/>
+      <c r="B1565" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1565" t="inlineStr">
+        <is>
           <t>EU</t>
         </is>
       </c>
-      <c r="D1564" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D1565" t="n">
-        <v>0.0</v>
+        <v>3.2861361068203103E7</v>
       </c>
       <c r="E1565" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566"/>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1566" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1566" t="n">
-        <v>1.3179383046000001E8</v>
+        <v>5.8698516795905806E7</v>
       </c>
       <c r="E1566" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567"/>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1567" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1567" t="n">
-        <v>2.2884280562E8</v>
+        <v>6.7092884101420596E7</v>
       </c>
       <c r="E1567" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568"/>
       <c r="B1568" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1568" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1568" t="n">
-        <v>1.0943539333E8</v>
+        <v>1.0347062450676699E8</v>
       </c>
       <c r="E1568" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569"/>
       <c r="B1569" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1569" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1569" t="n">
-        <v>1.6826612936999997E8</v>
+        <v>7.13646054972734E7</v>
       </c>
       <c r="E1569" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570"/>
       <c r="B1570" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1570" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1570" t="n">
-        <v>2.2787744687999994E8</v>
+        <v>1.8456063124900103E7</v>
       </c>
       <c r="E1570" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571"/>
       <c r="B1571" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1571" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1571" t="n">
-        <v>9.104625167999999E7</v>
+        <v>5.27730476555504E7</v>
       </c>
       <c r="E1571" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572"/>
       <c r="B1572" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1572" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1572" t="n">
-        <v>7.841553111000001E7</v>
+        <v>5.88408520869268E7</v>
       </c>
       <c r="E1572" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1573">
-      <c r="A1573"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1573" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1573"/>
       <c r="C1573" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1573" t="n">
-        <v>1.9529438675999996E8</v>
+        <v>518933.67183788</v>
       </c>
       <c r="E1573" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1574"/>
       <c r="C1574" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1574" t="n">
-        <v>2819489.8</v>
+        <v>1.24112220985092E7</v>
       </c>
       <c r="E1574" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1575"/>
       <c r="C1575" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1575" t="n">
-        <v>2.6683561720000003E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1575" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1576"/>
       <c r="C1576" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1576" t="n">
-        <v>1429791.0</v>
+        <v>1.1249667414515499E7</v>
       </c>
       <c r="E1576" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1577"/>
       <c r="C1577" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1577" t="n">
-        <v>7.396046728999999E7</v>
+        <v>1.15421748206705E8</v>
       </c>
       <c r="E1577" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1578"/>
       <c r="C1578" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1578" t="n">
-        <v>3.161472139500001E8</v>
+        <v>6.4031551422946095E7</v>
       </c>
       <c r="E1578" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1579"/>
       <c r="C1579" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1579" t="n">
-        <v>1.1937487977E8</v>
+        <v>4554255.64906378</v>
       </c>
       <c r="E1579" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1580"/>
       <c r="C1580" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1580" t="n">
-        <v>1.2843388399999999E7</v>
+        <v>1.89024866895282E7</v>
       </c>
       <c r="E1580" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1581"/>
       <c r="C1581" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1581" t="n">
-        <v>7.972820531E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1581" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1582"/>
       <c r="C1582" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1582" t="n">
-        <v>3018812.8</v>
+        <v>2.8844904723198E7</v>
       </c>
       <c r="E1582" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1583"/>
       <c r="C1583" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1583" t="n">
-        <v>8.529233957999998E7</v>
+        <v>1.02758191787866E8</v>
       </c>
       <c r="E1583" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1584"/>
       <c r="C1584" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1584" t="n">
-        <v>2.2404175889E8</v>
+        <v>2.02424406728197E7</v>
       </c>
       <c r="E1584" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1585"/>
       <c r="C1585" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1585" t="n">
-        <v>1.6775164930000002E7</v>
+        <v>340269.61206432997</v>
       </c>
       <c r="E1585" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1586"/>
       <c r="C1586" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1586" t="n">
-        <v>235867.0</v>
+        <v>2.8089120245199498E7</v>
       </c>
       <c r="E1586" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1587"/>
       <c r="C1587" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1587" t="n">
-        <v>1.4918782651000002E8</v>
+        <v>1.45684181390263E7</v>
       </c>
       <c r="E1587" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1588"/>
       <c r="C1588" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1588" t="n">
-        <v>3.3709570300000004E7</v>
+        <v>1548904.98392426</v>
       </c>
       <c r="E1588" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1589"/>
       <c r="C1589" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1589" t="n">
-        <v>2.6149027240000002E7</v>
+        <v>1.1251847135362899E7</v>
       </c>
       <c r="E1589" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1590"/>
       <c r="C1590" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1590" t="n">
-        <v>7848527.0</v>
+        <v>322333.28457243</v>
       </c>
       <c r="E1590" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1591"/>
       <c r="C1591" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1591" t="n">
-        <v>1.713808947E7</v>
+        <v>1.91384295529299E7</v>
       </c>
       <c r="E1591" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1592"/>
       <c r="C1592" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1592" t="n">
-        <v>2.106650117E7</v>
+        <v>1365505.61015511</v>
       </c>
       <c r="E1592" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1593"/>
       <c r="C1593" t="inlineStr">
         <is>
-          <t>Forskningsrådet</t>
+          <t>EU</t>
         </is>
       </c>
       <c r="D1593" t="n">
-        <v>1491704.0</v>
+        <v>7997723.72364038</v>
       </c>
       <c r="E1593" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1594">
-      <c r="A1594" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1594"/>
+      <c r="A1594"/>
+      <c r="B1594" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1594" t="inlineStr">
         <is>
           <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1594" t="n">
-        <v>1.029561107E7</v>
+        <v>1.8561984804999995E8</v>
       </c>
       <c r="E1594" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595"/>
       <c r="B1595" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1595" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1595" t="n">
-        <v>2.375E7</v>
+        <v>2.3437004257999998E8</v>
       </c>
       <c r="E1595" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596"/>
       <c r="B1596" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1596" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1596" t="n">
-        <v>1.55E7</v>
+        <v>1.0903179333E8</v>
       </c>
       <c r="E1596" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597"/>
       <c r="B1597" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1597" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1597" t="n">
-        <v>4819000.0</v>
+        <v>1.6985913763E8</v>
       </c>
       <c r="E1597" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598"/>
       <c r="B1598" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1598" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1598" t="n">
-        <v>3.6388624E7</v>
+        <v>2.3074394403999996E8</v>
       </c>
       <c r="E1598" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599"/>
       <c r="B1599" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1599" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1599" t="n">
-        <v>5.4828416E7</v>
+        <v>9.113703587999998E7</v>
       </c>
       <c r="E1599" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600"/>
       <c r="B1600" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1600" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1600" t="n">
-        <v>2.44145E7</v>
+        <v>7.874599480999999E7</v>
       </c>
       <c r="E1600" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601"/>
       <c r="B1601" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1601" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1601" t="n">
-        <v>7674000.0</v>
+        <v>1.9528602856000003E8</v>
       </c>
       <c r="E1601" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1602">
-      <c r="A1602"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1602" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1602"/>
       <c r="C1602" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1602" t="n">
-        <v>0.0</v>
+        <v>2819489.8</v>
       </c>
       <c r="E1602" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1603"/>
       <c r="C1603" t="inlineStr">
         <is>
-          <t>Kreftforeningen</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1603" t="n">
-        <v>1.6737454E8</v>
+        <v>2.7548885720000003E7</v>
       </c>
       <c r="E1603" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1604">
-      <c r="A1604"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1604" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1604"/>
       <c r="C1604" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1604" t="n">
-        <v>0.0</v>
+        <v>1429791.0</v>
       </c>
       <c r="E1604" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1605">
-      <c r="A1605"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1605" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1605"/>
       <c r="C1605" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1605" t="n">
-        <v>3665200.0</v>
+        <v>7.391348949000001E7</v>
       </c>
       <c r="E1605" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1606">
-      <c r="A1606"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1606" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1606"/>
       <c r="C1606" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1606" t="n">
-        <v>0.0</v>
+        <v>3.7735633586E8</v>
       </c>
       <c r="E1606" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1607">
-      <c r="A1607"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1607" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1607"/>
       <c r="C1607" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1607" t="n">
-        <v>2684000.0</v>
+        <v>1.1937487977E8</v>
       </c>
       <c r="E1607" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1608">
-      <c r="A1608"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1608" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1608"/>
       <c r="C1608" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1608" t="n">
-        <v>1998000.0</v>
+        <v>1.2843388399999999E7</v>
       </c>
       <c r="E1608" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1609">
-      <c r="A1609"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1609" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1609"/>
       <c r="C1609" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1609" t="n">
-        <v>3871667.0</v>
+        <v>7.972820531E7</v>
       </c>
       <c r="E1609" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1610">
-      <c r="A1610"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1610" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1610"/>
       <c r="C1610" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1610" t="n">
-        <v>984000.0</v>
+        <v>3018812.8</v>
       </c>
       <c r="E1610" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1611">
-      <c r="A1611"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1611" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1611"/>
       <c r="C1611" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1611" t="n">
-        <v>2555600.0</v>
+        <v>8.631446084999998E7</v>
       </c>
       <c r="E1611" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1612"/>
       <c r="C1612" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1612" t="n">
-        <v>0.0</v>
+        <v>2.2279175889E8</v>
       </c>
       <c r="E1612" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1613">
       <c r="A1613" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1613"/>
       <c r="C1613" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1613" t="n">
-        <v>0.0</v>
+        <v>2.035160617E7</v>
       </c>
       <c r="E1613" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1614">
       <c r="A1614" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1614"/>
       <c r="C1614" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1614" t="n">
-        <v>0.0</v>
+        <v>235867.0</v>
       </c>
       <c r="E1614" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1615">
       <c r="A1615" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1615"/>
       <c r="C1615" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1615" t="n">
-        <v>1312000.0</v>
+        <v>1.4936449351000002E8</v>
       </c>
       <c r="E1615" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1616">
       <c r="A1616" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1616"/>
       <c r="C1616" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1616" t="n">
-        <v>4914400.0</v>
+        <v>3.3709570300000004E7</v>
       </c>
       <c r="E1616" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1617">
       <c r="A1617" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1617"/>
       <c r="C1617" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1617" t="n">
-        <v>0.0</v>
+        <v>2.6149027240000002E7</v>
       </c>
       <c r="E1617" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1618">
       <c r="A1618" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1618"/>
       <c r="C1618" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1618" t="n">
-        <v>0.0</v>
+        <v>7848527.0</v>
       </c>
       <c r="E1618" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1619">
       <c r="A1619" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1619"/>
       <c r="C1619" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1619" t="n">
-        <v>343000.0</v>
+        <v>1.713808947E7</v>
       </c>
       <c r="E1619" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1620">
       <c r="A1620" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1620"/>
       <c r="C1620" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1620" t="n">
-        <v>1342000.0</v>
+        <v>2.106650117E7</v>
       </c>
       <c r="E1620" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1621">
       <c r="A1621" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1621"/>
       <c r="C1621" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1621" t="n">
-        <v>904667.0</v>
+        <v>1491704.0</v>
       </c>
       <c r="E1621" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1622">
       <c r="A1622" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1622"/>
       <c r="C1622" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Forskningsrådet</t>
         </is>
       </c>
       <c r="D1622" t="n">
-        <v>0.0</v>
+        <v>1.029561107E7</v>
       </c>
       <c r="E1622" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1623">
-      <c r="A1623" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1623"/>
+      <c r="A1623"/>
+      <c r="B1623" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1623" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1623" t="n">
-        <v>656000.0</v>
+        <v>8.4953E7</v>
       </c>
       <c r="E1623" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1624">
-      <c r="A1624" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1624"/>
+      <c r="A1624"/>
+      <c r="B1624" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
       <c r="C1624" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1624" t="n">
         <v>0.0</v>
       </c>
       <c r="E1624" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1625">
-      <c r="A1625" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1625"/>
+      <c r="A1625"/>
+      <c r="B1625" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
       <c r="C1625" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1625" t="n">
-        <v>3662400.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1625" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1626">
-      <c r="A1626" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1626"/>
+      <c r="A1626"/>
+      <c r="B1626" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1626" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1626" t="n">
-        <v>0.0</v>
+        <v>3.9167E7</v>
       </c>
       <c r="E1626" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1627">
-      <c r="A1627" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1627"/>
+      <c r="A1627"/>
+      <c r="B1627" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1627" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1627" t="n">
-        <v>0.0</v>
+        <v>5.9399E7</v>
       </c>
       <c r="E1627" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1628">
-      <c r="A1628" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1628"/>
+      <c r="A1628"/>
+      <c r="B1628" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1628" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1628" t="n">
-        <v>656000.0</v>
+        <v>2.2461E7</v>
       </c>
       <c r="E1628" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1629">
-      <c r="A1629" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1629"/>
+      <c r="A1629"/>
+      <c r="B1629" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1629" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1629" t="n">
-        <v>656000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="E1629" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1630">
-      <c r="A1630" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1630"/>
+      <c r="A1630"/>
+      <c r="B1630" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
       <c r="C1630" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1630" t="n">
-        <v>1312000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E1630" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1631">
       <c r="A1631" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1631"/>
       <c r="C1631" t="inlineStr">
         <is>
-          <t>Allmennmedisinsk forskningsfond</t>
+          <t>Kreftforeningen</t>
         </is>
       </c>
       <c r="D1631" t="n">
-        <v>0.0</v>
+        <v>2.76907065E8</v>
       </c>
       <c r="E1631" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1632">
-      <c r="A1632" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1632"/>
+      <c r="A1632"/>
+      <c r="B1632" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1632" t="inlineStr">
         <is>
           <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1632" t="n">
         <v>0.0</v>
       </c>
       <c r="E1632" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1633">
       <c r="A1633"/>
       <c r="B1633" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1633" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1633" t="n">
-        <v>1.18387171E8</v>
+        <v>3665200.0</v>
       </c>
       <c r="E1633" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1634">
       <c r="A1634"/>
       <c r="B1634" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1634" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1634" t="n">
-        <v>1.28892923E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1634" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1635">
       <c r="A1635"/>
       <c r="B1635" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1635" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1635" t="n">
-        <v>6.525053E7</v>
+        <v>2684000.0</v>
       </c>
       <c r="E1635" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1636">
       <c r="A1636"/>
       <c r="B1636" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1636" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1636" t="n">
-        <v>2.44255595E8</v>
+        <v>1998000.0</v>
       </c>
       <c r="E1636" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1637">
       <c r="A1637"/>
       <c r="B1637" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1637" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1637" t="n">
-        <v>1.83692973E8</v>
+        <v>3871667.0</v>
       </c>
       <c r="E1637" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1638">
       <c r="A1638"/>
       <c r="B1638" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1638" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1638" t="n">
-        <v>2.11295492E8</v>
+        <v>984000.0</v>
       </c>
       <c r="E1638" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1639">
       <c r="A1639"/>
       <c r="B1639" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1639" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1639" t="n">
-        <v>8.5155964E7</v>
+        <v>2555600.0</v>
       </c>
       <c r="E1639" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1640">
-      <c r="A1640"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1640" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1640"/>
       <c r="C1640" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1640" t="n">
-        <v>7.4646992E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1640" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1641">
       <c r="A1641" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1641"/>
       <c r="C1641" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1641" t="n">
-        <v>6091733.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1641" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1642">
       <c r="A1642" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1642"/>
       <c r="C1642" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1642" t="n">
-        <v>1.06141868E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1642" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1643">
       <c r="A1643" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1643"/>
       <c r="C1643" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1643" t="n">
-        <v>1.9002648E7</v>
+        <v>1312000.0</v>
       </c>
       <c r="E1643" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1644">
       <c r="A1644" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1644"/>
       <c r="C1644" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1644" t="n">
-        <v>3.6596747E7</v>
+        <v>4914400.0</v>
       </c>
       <c r="E1644" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1645">
       <c r="A1645" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1645"/>
       <c r="C1645" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1645" t="n">
-        <v>4.1195813E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1645" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1646">
       <c r="A1646" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1646"/>
       <c r="C1646" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1646" t="n">
-        <v>1.22956843E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1646" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1647">
       <c r="A1647" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1647"/>
       <c r="C1647" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1647" t="n">
-        <v>1.0123967E7</v>
+        <v>343000.0</v>
       </c>
       <c r="E1647" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1648">
       <c r="A1648" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1648"/>
       <c r="C1648" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1648" t="n">
-        <v>1.13610868E8</v>
+        <v>1342000.0</v>
       </c>
       <c r="E1648" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1649">
       <c r="A1649" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1649"/>
       <c r="C1649" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1649" t="n">
-        <v>5515750.0</v>
+        <v>904667.0</v>
       </c>
       <c r="E1649" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1650">
       <c r="A1650" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1650"/>
       <c r="C1650" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1650" t="n">
-        <v>5.1166236E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1650" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1651">
       <c r="A1651" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1651"/>
       <c r="C1651" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1651" t="n">
-        <v>2.21017242E8</v>
+        <v>656000.0</v>
       </c>
       <c r="E1651" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1652">
       <c r="A1652" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1652"/>
       <c r="C1652" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1652" t="n">
-        <v>2.2675377E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1652" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1653">
       <c r="A1653" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1653"/>
       <c r="C1653" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1653" t="n">
-        <v>4488289.0</v>
+        <v>3662400.0</v>
       </c>
       <c r="E1653" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1654">
       <c r="A1654" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1654"/>
       <c r="C1654" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1654" t="n">
-        <v>1.58322954E8</v>
+        <v>0.0</v>
       </c>
       <c r="E1654" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1655">
       <c r="A1655" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1655"/>
       <c r="C1655" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1655" t="n">
-        <v>4.5063492E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1655" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1656">
       <c r="A1656" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1656"/>
       <c r="C1656" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1656" t="n">
-        <v>5.3066728E7</v>
+        <v>656000.0</v>
       </c>
       <c r="E1656" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1657">
       <c r="A1657" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1657"/>
       <c r="C1657" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1657" t="n">
-        <v>2.2001781E7</v>
+        <v>656000.0</v>
       </c>
       <c r="E1657" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1658">
       <c r="A1658" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1658"/>
       <c r="C1658" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1658" t="n">
-        <v>1.5309083E7</v>
+        <v>1312000.0</v>
       </c>
       <c r="E1658" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1659">
       <c r="A1659" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1659"/>
       <c r="C1659" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1659" t="n">
-        <v>4.5247545E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1659" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1660">
       <c r="A1660" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1660"/>
       <c r="C1660" t="inlineStr">
         <is>
-          <t>RHF</t>
+          <t>Allmennmedisinsk forskningsfond</t>
         </is>
       </c>
       <c r="D1660" t="n">
-        <v>1088667.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1660" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1661">
-      <c r="A1661" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1661"/>
+      <c r="A1661"/>
+      <c r="B1661" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1661" t="inlineStr">
         <is>
           <t>RHF</t>
         </is>
       </c>
       <c r="D1661" t="n">
-        <v>1.0894016E7</v>
+        <v>1.18387171E8</v>
       </c>
       <c r="E1661" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1662">
       <c r="A1662"/>
       <c r="B1662" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1662" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1662" t="n">
-        <v>6625000.0</v>
+        <v>1.28892923E8</v>
       </c>
       <c r="E1662" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1663">
       <c r="A1663"/>
       <c r="B1663" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1663" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1663" t="n">
-        <v>1.2482E7</v>
+        <v>6.525053E7</v>
       </c>
       <c r="E1663" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1664">
       <c r="A1664"/>
       <c r="B1664" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1664" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1664" t="n">
-        <v>3.22035E7</v>
+        <v>2.44255595E8</v>
       </c>
       <c r="E1664" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1665">
       <c r="A1665"/>
       <c r="B1665" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1665" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1665" t="n">
-        <v>9802000.0</v>
+        <v>1.83692973E8</v>
       </c>
       <c r="E1665" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1666">
       <c r="A1666"/>
       <c r="B1666" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1666" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1666" t="n">
-        <v>1.51205E7</v>
+        <v>2.11295492E8</v>
       </c>
       <c r="E1666" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1667">
       <c r="A1667"/>
       <c r="B1667" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1667" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1667" t="n">
-        <v>2.3257E7</v>
+        <v>8.5155964E7</v>
       </c>
       <c r="E1667" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1668">
       <c r="A1668"/>
       <c r="B1668" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1668" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1668" t="n">
-        <v>1.37495E7</v>
+        <v>7.4646992E7</v>
       </c>
       <c r="E1668" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1669">
-      <c r="A1669"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1669" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1669"/>
       <c r="C1669" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1669" t="n">
-        <v>1.11575E7</v>
+        <v>6091733.0</v>
       </c>
       <c r="E1669" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1670">
       <c r="A1670" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1670"/>
       <c r="C1670" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1670" t="n">
-        <v>3236000.0</v>
+        <v>1.06141868E8</v>
       </c>
       <c r="E1670" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1671">
       <c r="A1671" t="inlineStr">
         <is>
-          <t>Betennelse og immunsystem</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1671"/>
       <c r="C1671" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1671" t="n">
-        <v>4107300.0</v>
+        <v>1.9002648E7</v>
       </c>
       <c r="E1671" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1672">
       <c r="A1672" t="inlineStr">
         <is>
-          <t>Blod</t>
+          <t>Forplantning og fødsel</t>
         </is>
       </c>
       <c r="B1672"/>
       <c r="C1672" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1672" t="n">
-        <v>0.0</v>
+        <v>3.6596747E7</v>
       </c>
       <c r="E1672" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1673">
       <c r="A1673" t="inlineStr">
         <is>
-          <t>Forplantning og fødsel</t>
+          <t>Generell helserelevans</t>
         </is>
       </c>
       <c r="B1673"/>
       <c r="C1673" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1673" t="n">
-        <v>1000000.0</v>
+        <v>4.1195813E7</v>
       </c>
       <c r="E1673" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1674">
       <c r="A1674" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Hjernen og nervesystemet</t>
         </is>
       </c>
       <c r="B1674"/>
       <c r="C1674" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1674" t="n">
-        <v>1.2826633333333332E7</v>
+        <v>1.22956843E8</v>
       </c>
       <c r="E1674" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1675">
       <c r="A1675" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Hjerneslag</t>
         </is>
       </c>
       <c r="B1675"/>
       <c r="C1675" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1675" t="n">
-        <v>1.9641E7</v>
+        <v>1.0123967E7</v>
       </c>
       <c r="E1675" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1676">
       <c r="A1676" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Hjerte og kar</t>
         </is>
       </c>
       <c r="B1676"/>
       <c r="C1676" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1676" t="n">
-        <v>562500.0</v>
+        <v>1.13610868E8</v>
       </c>
       <c r="E1676" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1677">
       <c r="A1677" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Hud</t>
         </is>
       </c>
       <c r="B1677"/>
       <c r="C1677" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1677" t="n">
-        <v>7554500.0</v>
+        <v>5515750.0</v>
       </c>
       <c r="E1677" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1678">
       <c r="A1678" t="inlineStr">
         <is>
-          <t>Hud</t>
+          <t>Infeksjon</t>
         </is>
       </c>
       <c r="B1678"/>
       <c r="C1678" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1678" t="n">
-        <v>0.0</v>
+        <v>5.1166236E7</v>
       </c>
       <c r="E1678" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1679">
       <c r="A1679" t="inlineStr">
         <is>
-          <t>Infeksjon</t>
+          <t>Kreft</t>
         </is>
       </c>
       <c r="B1679"/>
       <c r="C1679" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1679" t="n">
-        <v>3868000.0</v>
+        <v>2.21017242E8</v>
       </c>
       <c r="E1679" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1680">
       <c r="A1680" t="inlineStr">
         <is>
-          <t>Kreft</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1680"/>
       <c r="C1680" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1680" t="n">
-        <v>7044500.0</v>
+        <v>2.2675377E7</v>
       </c>
       <c r="E1680" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1681">
       <c r="A1681" t="inlineStr">
         <is>
-          <t>Lunger og luftveier</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1681"/>
       <c r="C1681" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1681" t="n">
-        <v>1759000.0</v>
+        <v>4488289.0</v>
       </c>
       <c r="E1681" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1682">
       <c r="A1682" t="inlineStr">
         <is>
-          <t>Medfødte lidelser</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1682"/>
       <c r="C1682" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1682" t="n">
-        <v>1340500.0</v>
+        <v>1.58322954E8</v>
       </c>
       <c r="E1682" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1683">
       <c r="A1683" t="inlineStr">
         <is>
-          <t>Mental helse</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1683"/>
       <c r="C1683" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1683" t="n">
-        <v>3.78253E7</v>
+        <v>4.5063492E7</v>
       </c>
       <c r="E1683" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1684">
       <c r="A1684" t="inlineStr">
         <is>
-          <t>Munnhule, mage-tarm</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1684"/>
       <c r="C1684" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1684" t="n">
-        <v>2500000.0</v>
+        <v>5.3066728E7</v>
       </c>
       <c r="E1684" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1685">
       <c r="A1685" t="inlineStr">
         <is>
-          <t>Muskel og skjelett</t>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
         </is>
       </c>
       <c r="B1685"/>
       <c r="C1685" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1685" t="n">
-        <v>1.0203133333333332E7</v>
+        <v>2.2001781E7</v>
       </c>
       <c r="E1685" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1686">
       <c r="A1686" t="inlineStr">
         <is>
-          <t>Nyrer, urinveier og kjønnsorgan</t>
+          <t>Skader og ulykker</t>
         </is>
       </c>
       <c r="B1686"/>
       <c r="C1686" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1686" t="n">
-        <v>0.0</v>
+        <v>1.5309083E7</v>
       </c>
       <c r="E1686" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1687">
       <c r="A1687" t="inlineStr">
         <is>
-          <t>Skader og ulykker</t>
+          <t>Stoffskifte og hormoner</t>
         </is>
       </c>
       <c r="B1687"/>
       <c r="C1687" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1687" t="n">
-        <v>2807333.333333333</v>
+        <v>4.5247545E7</v>
       </c>
       <c r="E1687" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1688">
       <c r="A1688" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Øre</t>
         </is>
       </c>
       <c r="B1688"/>
       <c r="C1688" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1688" t="n">
-        <v>6780800.0</v>
+        <v>1088667.0</v>
       </c>
       <c r="E1688" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1689">
       <c r="A1689" t="inlineStr">
         <is>
-          <t>Øre</t>
+          <t>Øye</t>
         </is>
       </c>
       <c r="B1689"/>
       <c r="C1689" t="inlineStr">
         <is>
-          <t>Stiftelsen Dam</t>
+          <t>RHF</t>
         </is>
       </c>
       <c r="D1689" t="n">
-        <v>1340500.0</v>
+        <v>1.0894016E7</v>
       </c>
       <c r="E1689" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1690">
-      <c r="A1690" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1690"/>
+      <c r="A1690"/>
+      <c r="B1690" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
       <c r="C1690" t="inlineStr">
         <is>
           <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1690" t="n">
-        <v>0.0</v>
+        <v>6625000.0</v>
       </c>
       <c r="E1690" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="1691">
       <c r="A1691"/>
       <c r="B1691" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1691" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1691" t="n">
-        <v>5470568.0</v>
+        <v>1.2482E7</v>
       </c>
       <c r="E1691" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1692">
       <c r="A1692"/>
       <c r="B1692" t="inlineStr">
         <is>
-          <t>2. Årsaksforhold</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1692" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1692" t="n">
-        <v>4969414.0</v>
+        <v>3.22035E7</v>
       </c>
       <c r="E1692" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1693">
       <c r="A1693"/>
       <c r="B1693" t="inlineStr">
         <is>
-          <t>3. Forebygging og helsefremme</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1693" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1693" t="n">
-        <v>2410000.0</v>
+        <v>9802000.0</v>
       </c>
       <c r="E1693" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1694">
       <c r="A1694"/>
       <c r="B1694" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1694" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1694" t="n">
-        <v>2445000.0</v>
+        <v>1.51205E7</v>
       </c>
       <c r="E1694" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1695">
       <c r="A1695"/>
       <c r="B1695" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>6. Evaluering av behandlinger</t>
         </is>
       </c>
       <c r="C1695" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1695" t="n">
-        <v>2850000.0</v>
+        <v>2.3257E7</v>
       </c>
       <c r="E1695" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1696">
       <c r="A1696"/>
       <c r="B1696" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>7. Håndtering av sykdommer og tilstander</t>
         </is>
       </c>
       <c r="C1696" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1696" t="n">
-        <v>2410000.0</v>
+        <v>1.37495E7</v>
       </c>
       <c r="E1696" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1697">
       <c r="A1697"/>
       <c r="B1697" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1697" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1697" t="n">
-        <v>160000.0</v>
+        <v>1.11575E7</v>
       </c>
       <c r="E1697" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1698">
-      <c r="A1698"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1698" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1698"/>
       <c r="C1698" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1698" t="n">
-        <v>0.0</v>
+        <v>3236000.0</v>
       </c>
       <c r="E1698" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1699">
       <c r="A1699" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Betennelse og immunsystem</t>
         </is>
       </c>
       <c r="B1699"/>
       <c r="C1699" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1699" t="n">
-        <v>3224982.0</v>
+        <v>4107300.0</v>
       </c>
       <c r="E1699" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1700">
       <c r="A1700" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Blod</t>
         </is>
       </c>
       <c r="B1700"/>
       <c r="C1700" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1700" t="n">
-        <v>1.749E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1700" t="n">
-        <v>2020.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1701">
-      <c r="A1701"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1701" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1701"/>
       <c r="C1701" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1701" t="n">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E1701" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1702">
-      <c r="A1702"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1702" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1702"/>
       <c r="C1702" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1702" t="n">
-        <v>100000.0</v>
+        <v>1.2826633333333332E7</v>
       </c>
       <c r="E1702" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1703">
-      <c r="A1703"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1703" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1703"/>
       <c r="C1703" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1703" t="n">
-        <v>5280000.0</v>
+        <v>1.9641E7</v>
       </c>
       <c r="E1703" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1704">
-      <c r="A1704"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1704" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1704"/>
       <c r="C1704" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1704" t="n">
-        <v>1.008E7</v>
+        <v>562500.0</v>
       </c>
       <c r="E1704" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1705">
-      <c r="A1705"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1705" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1705"/>
       <c r="C1705" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1705" t="n">
-        <v>7550000.0</v>
+        <v>7554500.0</v>
       </c>
       <c r="E1705" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1706">
-      <c r="A1706"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1706" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1706"/>
       <c r="C1706" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1706" t="n">
         <v>0.0</v>
       </c>
       <c r="E1706" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1707">
-      <c r="A1707"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1707" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1707"/>
       <c r="C1707" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1707" t="n">
-        <v>2250000.0</v>
+        <v>3868000.0</v>
       </c>
       <c r="E1707" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1708">
-      <c r="A1708"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1708" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1708"/>
       <c r="C1708" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1708" t="n">
-        <v>0.0</v>
+        <v>7044500.0</v>
       </c>
       <c r="E1708" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1709">
       <c r="A1709" t="inlineStr">
         <is>
-          <t>Generell helserelevans</t>
+          <t>Lunger og luftveier</t>
         </is>
       </c>
       <c r="B1709"/>
       <c r="C1709" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1709" t="n">
-        <v>2640000.0</v>
+        <v>1759000.0</v>
       </c>
       <c r="E1709" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1710">
       <c r="A1710" t="inlineStr">
         <is>
-          <t>Hjernen og nervesystemet</t>
+          <t>Medfødte lidelser</t>
         </is>
       </c>
       <c r="B1710"/>
       <c r="C1710" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1710" t="n">
-        <v>7920000.0</v>
+        <v>1340500.0</v>
       </c>
       <c r="E1710" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1711">
       <c r="A1711" t="inlineStr">
         <is>
-          <t>Hjerneslag</t>
+          <t>Mental helse</t>
         </is>
       </c>
       <c r="B1711"/>
       <c r="C1711" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1711" t="n">
-        <v>2250000.0</v>
+        <v>3.78253E7</v>
       </c>
       <c r="E1711" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1712">
       <c r="A1712" t="inlineStr">
         <is>
-          <t>Hjerte og kar</t>
+          <t>Munnhule, mage-tarm</t>
         </is>
       </c>
       <c r="B1712"/>
       <c r="C1712" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1712" t="n">
-        <v>1.1E7</v>
+        <v>2500000.0</v>
       </c>
       <c r="E1712" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1713">
       <c r="A1713" t="inlineStr">
         <is>
-          <t>Stoffskifte og hormoner</t>
+          <t>Muskel og skjelett</t>
         </is>
       </c>
       <c r="B1713"/>
       <c r="C1713" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1713" t="n">
-        <v>2250000.0</v>
+        <v>1.0203133333333332E7</v>
       </c>
       <c r="E1713" t="n">
-        <v>2021.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1714">
-      <c r="A1714"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1714" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1714"/>
       <c r="C1714" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1714" t="n">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1714" t="n">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1715">
-      <c r="A1715"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1715" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1715"/>
       <c r="C1715" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1715" t="n">
-        <v>1.148E7</v>
+        <v>2807333.333333333</v>
       </c>
       <c r="E1715" t="n">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1716">
-      <c r="A1716"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1716" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1716"/>
       <c r="C1716" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1716" t="n">
-        <v>3020000.0</v>
+        <v>6780800.0</v>
       </c>
       <c r="E1716" t="n">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1717">
-      <c r="A1717"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1717" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1717"/>
       <c r="C1717" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1717" t="n">
-        <v>6140000.0</v>
+        <v>1340500.0</v>
       </c>
       <c r="E1717" t="n">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1718">
-      <c r="A1718"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1718" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1718"/>
       <c r="C1718" t="inlineStr">
         <is>
-          <t>Nasjonalforeningen for folkehelsen</t>
+          <t>Stiftelsen Dam</t>
         </is>
       </c>
       <c r="D1718" t="n">
-        <v>1400000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1718" t="n">
-        <v>2022.0</v>
+        <v>2024.0</v>
       </c>
     </row>
     <row r="1719">
       <c r="A1719"/>
       <c r="B1719" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C1719" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1719" t="n">
-        <v>300000.0</v>
+        <v>5470568.0</v>
       </c>
       <c r="E1719" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1720">
       <c r="A1720"/>
       <c r="B1720" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1720" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1720" t="n">
-        <v>200000.0</v>
+        <v>4969414.0</v>
       </c>
       <c r="E1720" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1721">
       <c r="A1721"/>
       <c r="B1721" t="inlineStr">
         <is>
-          <t>8. Helse- og sosialtjenesteforskning</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1721" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1721" t="n">
-        <v>0.0</v>
+        <v>2410000.0</v>
       </c>
       <c r="E1721" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1722">
-      <c r="A1722" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1722"/>
+      <c r="A1722"/>
+      <c r="B1722" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
       <c r="C1722" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1722" t="n">
-        <v>200000.0</v>
+        <v>2445000.0</v>
       </c>
       <c r="E1722" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1723">
-      <c r="A1723" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1723"/>
+      <c r="A1723"/>
+      <c r="B1723" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
       <c r="C1723" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1723" t="n">
-        <v>1.752E7</v>
+        <v>2850000.0</v>
       </c>
       <c r="E1723" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1724">
-      <c r="A1724" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1724"/>
+      <c r="A1724"/>
+      <c r="B1724" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
       <c r="C1724" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1724" t="n">
-        <v>3020000.0</v>
+        <v>2410000.0</v>
       </c>
       <c r="E1724" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1725">
-      <c r="A1725" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B1725"/>
+      <c r="A1725"/>
+      <c r="B1725" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
       <c r="C1725" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1725" t="n">
-        <v>2800000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E1725" t="n">
-        <v>2022.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1726">
       <c r="A1726"/>
       <c r="B1726" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1726" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1726" t="n">
-        <v>2970000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E1726" t="n">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1727">
-      <c r="A1727"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1727" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1727"/>
       <c r="C1727" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1727" t="n">
-        <v>3555000.0</v>
+        <v>3224982.0</v>
       </c>
       <c r="E1727" t="n">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1728">
-      <c r="A1728"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1728" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1728"/>
       <c r="C1728" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1728" t="n">
-        <v>0.0</v>
+        <v>1.749E7</v>
       </c>
       <c r="E1728" t="n">
-        <v>2023.0</v>
+        <v>2020.0</v>
       </c>
     </row>
     <row r="1729">
       <c r="A1729"/>
       <c r="B1729" t="inlineStr">
         <is>
-          <t>4. Påvising og diagnose</t>
+          <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C1729" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1729" t="n">
-        <v>8775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="E1729" t="n">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1730">
       <c r="A1730"/>
       <c r="B1730" t="inlineStr">
         <is>
-          <t>5. Utvikling av behandlinger</t>
+          <t>2. Årsaksforhold</t>
         </is>
       </c>
       <c r="C1730" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1730" t="n">
-        <v>2985000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E1730" t="n">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1731">
       <c r="A1731"/>
       <c r="B1731" t="inlineStr">
         <is>
-          <t>6. Evaluering av behandlinger</t>
+          <t>3. Forebygging og helsefremme</t>
         </is>
       </c>
       <c r="C1731" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1731" t="n">
-        <v>0.0</v>
+        <v>5280000.0</v>
       </c>
       <c r="E1731" t="n">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1732">
       <c r="A1732"/>
       <c r="B1732" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>4. Påvising og diagnose</t>
         </is>
       </c>
       <c r="C1732" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1732" t="n">
-        <v>2385000.0</v>
+        <v>1.008E7</v>
       </c>
       <c r="E1732" t="n">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1733">
       <c r="A1733"/>
       <c r="B1733" t="inlineStr">
         <is>
-          <t>8. Helse- og sosialtjenesteforskning</t>
+          <t>5. Utvikling av behandlinger</t>
         </is>
       </c>
       <c r="C1733" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1733" t="n">
+        <v>7550000.0</v>
+      </c>
+      <c r="E1733" t="n">
+        <v>2021.0</v>
+      </c>
+    </row>
+    <row r="1734">
+      <c r="A1734"/>
+      <c r="B1734" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1734" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1734" t="n">
         <v>0.0</v>
       </c>
-      <c r="E1733" t="n">
-[...10 lines deleted...]
-      <c r="C1734" t="inlineStr">
+      <c r="E1734" t="n">
+        <v>2021.0</v>
+      </c>
+    </row>
+    <row r="1735">
+      <c r="A1735"/>
+      <c r="B1735" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1735" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1734" t="n">
-[...17 lines deleted...]
-      </c>
       <c r="D1735" t="n">
-        <v>1.518E7</v>
+        <v>2250000.0</v>
       </c>
       <c r="E1735" t="n">
-        <v>2023.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1736">
       <c r="A1736"/>
       <c r="B1736" t="inlineStr">
         <is>
-          <t>1. Underbyggende forskning</t>
+          <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
       <c r="C1736" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1736" t="n">
-        <v>1.564E7</v>
+        <v>0.0</v>
       </c>
       <c r="E1736" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1737">
-      <c r="A1737"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1737" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1737"/>
       <c r="C1737" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1737" t="n">
-        <v>1.195E7</v>
+        <v>2640000.0</v>
       </c>
       <c r="E1737" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1738">
-      <c r="A1738"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1738" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1738"/>
       <c r="C1738" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1738" t="n">
-        <v>7015000.0</v>
+        <v>7920000.0</v>
       </c>
       <c r="E1738" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1739">
-      <c r="A1739"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1739" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1739"/>
       <c r="C1739" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1739" t="n">
-        <v>200000.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="E1739" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1740">
-      <c r="A1740"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1740" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1740"/>
       <c r="C1740" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1740" t="n">
-        <v>7745000.0</v>
+        <v>1.1E7</v>
       </c>
       <c r="E1740" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1741">
-      <c r="A1741"/>
-[...4 lines deleted...]
-      </c>
+      <c r="A1741" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1741"/>
       <c r="C1741" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1741" t="n">
-        <v>100000.0</v>
+        <v>2250000.0</v>
       </c>
       <c r="E1741" t="n">
-        <v>2024.0</v>
+        <v>2021.0</v>
       </c>
     </row>
     <row r="1742">
       <c r="A1742"/>
       <c r="B1742" t="inlineStr">
         <is>
-          <t>7. Håndtering av sykdommer og tilstander</t>
+          <t>1. Underbyggende forskning</t>
         </is>
       </c>
       <c r="C1742" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
       <c r="D1742" t="n">
-        <v>200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="E1742" t="n">
-        <v>2024.0</v>
+        <v>2022.0</v>
       </c>
     </row>
     <row r="1743">
       <c r="A1743"/>
       <c r="B1743" t="inlineStr">
         <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1743" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1743" t="n">
+        <v>1.148E7</v>
+      </c>
+      <c r="E1743" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1744">
+      <c r="A1744"/>
+      <c r="B1744" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1744" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1744" t="n">
+        <v>3020000.0</v>
+      </c>
+      <c r="E1744" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1745">
+      <c r="A1745"/>
+      <c r="B1745" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1745" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1745" t="n">
+        <v>6140000.0</v>
+      </c>
+      <c r="E1745" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1746">
+      <c r="A1746"/>
+      <c r="B1746" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1746" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1746" t="n">
+        <v>1400000.0</v>
+      </c>
+      <c r="E1746" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1747">
+      <c r="A1747"/>
+      <c r="B1747" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1747" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1747" t="n">
+        <v>300000.0</v>
+      </c>
+      <c r="E1747" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1748">
+      <c r="A1748"/>
+      <c r="B1748" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1748" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1748" t="n">
+        <v>200000.0</v>
+      </c>
+      <c r="E1748" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1749">
+      <c r="A1749"/>
+      <c r="B1749" t="inlineStr">
+        <is>
           <t>8. Helse- og sosialtjenesteforskning</t>
         </is>
       </c>
-      <c r="C1743" t="inlineStr">
+      <c r="C1749" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1743" t="n">
+      <c r="D1749" t="n">
         <v>0.0</v>
       </c>
-      <c r="E1743" t="n">
+      <c r="E1749" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1750">
+      <c r="A1750" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1750"/>
+      <c r="C1750" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1750" t="n">
+        <v>200000.0</v>
+      </c>
+      <c r="E1750" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1751">
+      <c r="A1751" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1751"/>
+      <c r="C1751" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1751" t="n">
+        <v>1.752E7</v>
+      </c>
+      <c r="E1751" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1752">
+      <c r="A1752" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1752"/>
+      <c r="C1752" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1752" t="n">
+        <v>3020000.0</v>
+      </c>
+      <c r="E1752" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1753">
+      <c r="A1753" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1753"/>
+      <c r="C1753" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1753" t="n">
+        <v>2800000.0</v>
+      </c>
+      <c r="E1753" t="n">
+        <v>2022.0</v>
+      </c>
+    </row>
+    <row r="1754">
+      <c r="A1754"/>
+      <c r="B1754" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1754" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1754" t="n">
+        <v>2970000.0</v>
+      </c>
+      <c r="E1754" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1755">
+      <c r="A1755"/>
+      <c r="B1755" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1755" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1755" t="n">
+        <v>3555000.0</v>
+      </c>
+      <c r="E1755" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1756">
+      <c r="A1756"/>
+      <c r="B1756" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1756" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1756" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1756" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1757">
+      <c r="A1757"/>
+      <c r="B1757" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1757" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1757" t="n">
+        <v>8775000.0</v>
+      </c>
+      <c r="E1757" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1758">
+      <c r="A1758"/>
+      <c r="B1758" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1758" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1758" t="n">
+        <v>2985000.0</v>
+      </c>
+      <c r="E1758" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1759">
+      <c r="A1759"/>
+      <c r="B1759" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1759" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1759" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1759" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1760">
+      <c r="A1760"/>
+      <c r="B1760" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1760" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1760" t="n">
+        <v>2385000.0</v>
+      </c>
+      <c r="E1760" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1761">
+      <c r="A1761"/>
+      <c r="B1761" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1761" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1761" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1761" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1762">
+      <c r="A1762" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1762"/>
+      <c r="C1762" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1762" t="n">
+        <v>5490000.0</v>
+      </c>
+      <c r="E1762" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1763">
+      <c r="A1763" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1763"/>
+      <c r="C1763" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1763" t="n">
+        <v>1.518E7</v>
+      </c>
+      <c r="E1763" t="n">
+        <v>2023.0</v>
+      </c>
+    </row>
+    <row r="1764">
+      <c r="A1764"/>
+      <c r="B1764" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1764" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1764" t="n">
+        <v>1.564E7</v>
+      </c>
+      <c r="E1764" t="n">
         <v>2024.0</v>
       </c>
     </row>
-    <row r="1744">
-      <c r="A1744" t="inlineStr">
+    <row r="1765">
+      <c r="A1765"/>
+      <c r="B1765" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1765" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1765" t="n">
+        <v>1.195E7</v>
+      </c>
+      <c r="E1765" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1766">
+      <c r="A1766"/>
+      <c r="B1766" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1766" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1766" t="n">
+        <v>7015000.0</v>
+      </c>
+      <c r="E1766" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1767">
+      <c r="A1767"/>
+      <c r="B1767" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1767" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1767" t="n">
+        <v>200000.0</v>
+      </c>
+      <c r="E1767" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1768">
+      <c r="A1768"/>
+      <c r="B1768" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1768" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1768" t="n">
+        <v>7745000.0</v>
+      </c>
+      <c r="E1768" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1769">
+      <c r="A1769"/>
+      <c r="B1769" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1769" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1769" t="n">
+        <v>100000.0</v>
+      </c>
+      <c r="E1769" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1770">
+      <c r="A1770"/>
+      <c r="B1770" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1770" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1770" t="n">
+        <v>200000.0</v>
+      </c>
+      <c r="E1770" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1771">
+      <c r="A1771"/>
+      <c r="B1771" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1771" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1771" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1771" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1772">
+      <c r="A1772" t="inlineStr">
         <is>
           <t>Hjernen og nervesystemet</t>
         </is>
       </c>
-      <c r="B1744"/>
-      <c r="C1744" t="inlineStr">
+      <c r="B1772"/>
+      <c r="C1772" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1744" t="n">
+      <c r="D1772" t="n">
         <v>1.9595E7</v>
       </c>
-      <c r="E1744" t="n">
+      <c r="E1772" t="n">
         <v>2024.0</v>
       </c>
     </row>
-    <row r="1745">
-      <c r="A1745" t="inlineStr">
+    <row r="1773">
+      <c r="A1773" t="inlineStr">
         <is>
           <t>Hjerneslag</t>
         </is>
       </c>
-      <c r="B1745"/>
-      <c r="C1745" t="inlineStr">
+      <c r="B1773"/>
+      <c r="C1773" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1745" t="n">
+      <c r="D1773" t="n">
         <v>2820000.0</v>
       </c>
-      <c r="E1745" t="n">
+      <c r="E1773" t="n">
         <v>2024.0</v>
       </c>
     </row>
-    <row r="1746">
-      <c r="A1746" t="inlineStr">
+    <row r="1774">
+      <c r="A1774" t="inlineStr">
         <is>
           <t>Hjerte og kar</t>
         </is>
       </c>
-      <c r="B1746"/>
-      <c r="C1746" t="inlineStr">
+      <c r="B1774"/>
+      <c r="C1774" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1746" t="n">
+      <c r="D1774" t="n">
         <v>1.503E7</v>
       </c>
-      <c r="E1746" t="n">
+      <c r="E1774" t="n">
         <v>2024.0</v>
       </c>
     </row>
-    <row r="1747">
-      <c r="A1747" t="inlineStr">
+    <row r="1775">
+      <c r="A1775" t="inlineStr">
         <is>
           <t>Mental helse</t>
         </is>
       </c>
-      <c r="B1747"/>
-      <c r="C1747" t="inlineStr">
+      <c r="B1775"/>
+      <c r="C1775" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1747" t="n">
+      <c r="D1775" t="n">
         <v>2820000.0</v>
       </c>
-      <c r="E1747" t="n">
+      <c r="E1775" t="n">
         <v>2024.0</v>
       </c>
     </row>
-    <row r="1748">
-      <c r="A1748" t="inlineStr">
+    <row r="1776">
+      <c r="A1776" t="inlineStr">
         <is>
           <t>Stoffskifte og hormoner</t>
         </is>
       </c>
-      <c r="B1748"/>
-      <c r="C1748" t="inlineStr">
+      <c r="B1776"/>
+      <c r="C1776" t="inlineStr">
         <is>
           <t>Nasjonalforeningen for folkehelsen</t>
         </is>
       </c>
-      <c r="D1748" t="n">
+      <c r="D1776" t="n">
         <v>2585000.0</v>
       </c>
-      <c r="E1748" t="n">
+      <c r="E1776" t="n">
         <v>2024.0</v>
+      </c>
+    </row>
+    <row r="1777">
+      <c r="A1777"/>
+      <c r="B1777" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1777" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1777" t="n">
+        <v>3.50054026668E7</v>
+      </c>
+      <c r="E1777" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1778">
+      <c r="A1778"/>
+      <c r="B1778" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1778" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1778" t="n">
+        <v>5.60648226207309E7</v>
+      </c>
+      <c r="E1778" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1779">
+      <c r="A1779"/>
+      <c r="B1779" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1779" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1779" t="n">
+        <v>6.51391800681908E7</v>
+      </c>
+      <c r="E1779" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1780">
+      <c r="A1780"/>
+      <c r="B1780" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1780" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1780" t="n">
+        <v>9.44166590012982E7</v>
+      </c>
+      <c r="E1780" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1781">
+      <c r="A1781"/>
+      <c r="B1781" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1781" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1781" t="n">
+        <v>6.14117457026705E7</v>
+      </c>
+      <c r="E1781" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1782">
+      <c r="A1782"/>
+      <c r="B1782" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1782" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1782" t="n">
+        <v>3.06220468825562E7</v>
+      </c>
+      <c r="E1782" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1783">
+      <c r="A1783"/>
+      <c r="B1783" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1783" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1783" t="n">
+        <v>4.56481447430692E7</v>
+      </c>
+      <c r="E1783" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1784">
+      <c r="A1784"/>
+      <c r="B1784" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1784" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1784" t="n">
+        <v>6.0523527583215296E7</v>
+      </c>
+      <c r="E1784" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1785">
+      <c r="A1785" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1785"/>
+      <c r="C1785" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1785" t="n">
+        <v>1270012.00087607</v>
+      </c>
+      <c r="E1785" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1786">
+      <c r="A1786" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1786"/>
+      <c r="C1786" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1786" t="n">
+        <v>1.10034876489399E7</v>
+      </c>
+      <c r="E1786" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1787">
+      <c r="A1787" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1787"/>
+      <c r="C1787" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1787" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1787" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1788">
+      <c r="A1788" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1788"/>
+      <c r="C1788" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1788" t="n">
+        <v>1.17632208190573E7</v>
+      </c>
+      <c r="E1788" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1789">
+      <c r="A1789" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1789"/>
+      <c r="C1789" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1789" t="n">
+        <v>1.06634725669475E8</v>
+      </c>
+      <c r="E1789" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1790">
+      <c r="A1790" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1790"/>
+      <c r="C1790" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1790" t="n">
+        <v>7.702990730027059E7</v>
+      </c>
+      <c r="E1790" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1791">
+      <c r="A1791" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1791"/>
+      <c r="C1791" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1791" t="n">
+        <v>4424162.810248881</v>
+      </c>
+      <c r="E1791" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1792">
+      <c r="A1792" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1792"/>
+      <c r="C1792" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1792" t="n">
+        <v>1.13174645024925E7</v>
+      </c>
+      <c r="E1792" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1793">
+      <c r="A1793" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1793"/>
+      <c r="C1793" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1793" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1793" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1794">
+      <c r="A1794" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1794"/>
+      <c r="C1794" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1794" t="n">
+        <v>4.26671246500516E7</v>
+      </c>
+      <c r="E1794" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1795">
+      <c r="A1795" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1795"/>
+      <c r="C1795" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1795" t="n">
+        <v>1.02508027027063E8</v>
+      </c>
+      <c r="E1795" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1796">
+      <c r="A1796" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1796"/>
+      <c r="C1796" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1796" t="n">
+        <v>1.41561765830961E7</v>
+      </c>
+      <c r="E1796" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1797">
+      <c r="A1797" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1797"/>
+      <c r="C1797" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1797" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1797" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1798">
+      <c r="A1798" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1798"/>
+      <c r="C1798" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1798" t="n">
+        <v>3.39958644190753E7</v>
+      </c>
+      <c r="E1798" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1799">
+      <c r="A1799" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1799"/>
+      <c r="C1799" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1799" t="n">
+        <v>1.46050346267408E7</v>
+      </c>
+      <c r="E1799" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1800">
+      <c r="A1800" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1800"/>
+      <c r="C1800" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1800" t="n">
+        <v>1248759.8258421798</v>
+      </c>
+      <c r="E1800" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1801">
+      <c r="A1801" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1801"/>
+      <c r="C1801" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1801" t="n">
+        <v>2229308.47119642</v>
+      </c>
+      <c r="E1801" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1802">
+      <c r="A1802" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1802"/>
+      <c r="C1802" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1802" t="n">
+        <v>322333.28457243</v>
+      </c>
+      <c r="E1802" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1803">
+      <c r="A1803" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1803"/>
+      <c r="C1803" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1803" t="n">
+        <v>1.15319077105352E7</v>
+      </c>
+      <c r="E1803" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1804">
+      <c r="A1804" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1804"/>
+      <c r="C1804" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1804" t="n">
+        <v>441264.96042157</v>
+      </c>
+      <c r="E1804" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1805">
+      <c r="A1805" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1805"/>
+      <c r="C1805" t="inlineStr">
+        <is>
+          <t>EU</t>
+        </is>
+      </c>
+      <c r="D1805" t="n">
+        <v>1682747.00088208</v>
+      </c>
+      <c r="E1805" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1806">
+      <c r="A1806"/>
+      <c r="B1806" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1806" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1806" t="n">
+        <v>1.9199408153999993E8</v>
+      </c>
+      <c r="E1806" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1807">
+      <c r="A1807"/>
+      <c r="B1807" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1807" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1807" t="n">
+        <v>2.4372821715000004E8</v>
+      </c>
+      <c r="E1807" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1808">
+      <c r="A1808"/>
+      <c r="B1808" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1808" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1808" t="n">
+        <v>1.0482642801999998E8</v>
+      </c>
+      <c r="E1808" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1809">
+      <c r="A1809"/>
+      <c r="B1809" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1809" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1809" t="n">
+        <v>1.7869322461999995E8</v>
+      </c>
+      <c r="E1809" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1810">
+      <c r="A1810"/>
+      <c r="B1810" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1810" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1810" t="n">
+        <v>2.5434187115999997E8</v>
+      </c>
+      <c r="E1810" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1811">
+      <c r="A1811"/>
+      <c r="B1811" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1811" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1811" t="n">
+        <v>9.467181916999999E7</v>
+      </c>
+      <c r="E1811" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1812">
+      <c r="A1812"/>
+      <c r="B1812" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1812" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1812" t="n">
+        <v>1.0203854136E8</v>
+      </c>
+      <c r="E1812" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1813">
+      <c r="A1813"/>
+      <c r="B1813" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1813" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1813" t="n">
+        <v>2.1170517840000007E8</v>
+      </c>
+      <c r="E1813" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1814">
+      <c r="A1814" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1814"/>
+      <c r="C1814" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1814" t="n">
+        <v>9442922.600000001</v>
+      </c>
+      <c r="E1814" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1815">
+      <c r="A1815" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1815"/>
+      <c r="C1815" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1815" t="n">
+        <v>3.142387284E7</v>
+      </c>
+      <c r="E1815" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1816">
+      <c r="A1816" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1816"/>
+      <c r="C1816" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1816" t="n">
+        <v>5418318.02</v>
+      </c>
+      <c r="E1816" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1817">
+      <c r="A1817" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1817"/>
+      <c r="C1817" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1817" t="n">
+        <v>7.414169095E7</v>
+      </c>
+      <c r="E1817" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1818">
+      <c r="A1818" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1818"/>
+      <c r="C1818" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1818" t="n">
+        <v>3.778754235499999E8</v>
+      </c>
+      <c r="E1818" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1819">
+      <c r="A1819" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1819"/>
+      <c r="C1819" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1819" t="n">
+        <v>1.4990958101E8</v>
+      </c>
+      <c r="E1819" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1820">
+      <c r="A1820" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1820"/>
+      <c r="C1820" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1820" t="n">
+        <v>1.4373967509999996E7</v>
+      </c>
+      <c r="E1820" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1821">
+      <c r="A1821" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1821"/>
+      <c r="C1821" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1821" t="n">
+        <v>7.701353325000001E7</v>
+      </c>
+      <c r="E1821" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1822">
+      <c r="A1822" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1822"/>
+      <c r="C1822" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1822" t="n">
+        <v>2418200.0</v>
+      </c>
+      <c r="E1822" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1823">
+      <c r="A1823" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1823"/>
+      <c r="C1823" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1823" t="n">
+        <v>1.082197023E8</v>
+      </c>
+      <c r="E1823" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1824">
+      <c r="A1824" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1824"/>
+      <c r="C1824" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1824" t="n">
+        <v>2.1325115928E8</v>
+      </c>
+      <c r="E1824" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1825">
+      <c r="A1825" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1825"/>
+      <c r="C1825" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1825" t="n">
+        <v>1.489397089E7</v>
+      </c>
+      <c r="E1825" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1826">
+      <c r="A1826" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1826"/>
+      <c r="C1826" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1826" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1826" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1827">
+      <c r="A1827" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1827"/>
+      <c r="C1827" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1827" t="n">
+        <v>1.8988920962E8</v>
+      </c>
+      <c r="E1827" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1828">
+      <c r="A1828" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1828"/>
+      <c r="C1828" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1828" t="n">
+        <v>3.1073297310000002E7</v>
+      </c>
+      <c r="E1828" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1829">
+      <c r="A1829" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1829"/>
+      <c r="C1829" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1829" t="n">
+        <v>3.055235471E7</v>
+      </c>
+      <c r="E1829" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1830">
+      <c r="A1830" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1830"/>
+      <c r="C1830" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1830" t="n">
+        <v>1.221586007E7</v>
+      </c>
+      <c r="E1830" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1831">
+      <c r="A1831" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1831"/>
+      <c r="C1831" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1831" t="n">
+        <v>1.10794306E7</v>
+      </c>
+      <c r="E1831" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1832">
+      <c r="A1832" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1832"/>
+      <c r="C1832" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1832" t="n">
+        <v>1.982770184E7</v>
+      </c>
+      <c r="E1832" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1833">
+      <c r="A1833" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1833"/>
+      <c r="C1833" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1833" t="n">
+        <v>450667.0</v>
+      </c>
+      <c r="E1833" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1834">
+      <c r="A1834" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1834"/>
+      <c r="C1834" t="inlineStr">
+        <is>
+          <t>Forskningsrådet</t>
+        </is>
+      </c>
+      <c r="D1834" t="n">
+        <v>8528497.88</v>
+      </c>
+      <c r="E1834" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1835">
+      <c r="A1835"/>
+      <c r="B1835" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1835" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1835" t="n">
+        <v>6.3998E7</v>
+      </c>
+      <c r="E1835" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1836">
+      <c r="A1836"/>
+      <c r="B1836" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1836" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1836" t="n">
+        <v>8000000.0</v>
+      </c>
+      <c r="E1836" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1837">
+      <c r="A1837"/>
+      <c r="B1837" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1837" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1837" t="n">
+        <v>2.9626E7</v>
+      </c>
+      <c r="E1837" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1838">
+      <c r="A1838"/>
+      <c r="B1838" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1838" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1838" t="n">
+        <v>8.8548E7</v>
+      </c>
+      <c r="E1838" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1839">
+      <c r="A1839"/>
+      <c r="B1839" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1839" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1839" t="n">
+        <v>6.1267E7</v>
+      </c>
+      <c r="E1839" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1840">
+      <c r="A1840"/>
+      <c r="B1840" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1840" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1840" t="n">
+        <v>3.5173E7</v>
+      </c>
+      <c r="E1840" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1841">
+      <c r="A1841"/>
+      <c r="B1841" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1841" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1841" t="n">
+        <v>1.4471E7</v>
+      </c>
+      <c r="E1841" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1842">
+      <c r="A1842"/>
+      <c r="B1842" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1842" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1842" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1842" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1843">
+      <c r="A1843" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1843"/>
+      <c r="C1843" t="inlineStr">
+        <is>
+          <t>Kreftforeningen</t>
+        </is>
+      </c>
+      <c r="D1843" t="n">
+        <v>3.01083E8</v>
+      </c>
+      <c r="E1843" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1844">
+      <c r="A1844"/>
+      <c r="B1844" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1844" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1844" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1844" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1845">
+      <c r="A1845"/>
+      <c r="B1845" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1845" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1845" t="n">
+        <v>2445250.0</v>
+      </c>
+      <c r="E1845" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1846">
+      <c r="A1846"/>
+      <c r="B1846" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1846" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1846" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1846" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1847">
+      <c r="A1847"/>
+      <c r="B1847" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1847" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1847" t="n">
+        <v>3595950.0</v>
+      </c>
+      <c r="E1847" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1848">
+      <c r="A1848"/>
+      <c r="B1848" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1848" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1848" t="n">
+        <v>1029000.0</v>
+      </c>
+      <c r="E1848" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1849">
+      <c r="A1849"/>
+      <c r="B1849" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1849" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1849" t="n">
+        <v>3496375.0</v>
+      </c>
+      <c r="E1849" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1850">
+      <c r="A1850"/>
+      <c r="B1850" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1850" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1850" t="n">
+        <v>2101150.0</v>
+      </c>
+      <c r="E1850" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1851">
+      <c r="A1851"/>
+      <c r="B1851" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1851" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1851" t="n">
+        <v>2087500.0</v>
+      </c>
+      <c r="E1851" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1852">
+      <c r="A1852" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1852"/>
+      <c r="C1852" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1852" t="n">
+        <v>514500.0</v>
+      </c>
+      <c r="E1852" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1853">
+      <c r="A1853" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1853"/>
+      <c r="C1853" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1853" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1853" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1854">
+      <c r="A1854" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1854"/>
+      <c r="C1854" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1854" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1854" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1855">
+      <c r="A1855" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1855"/>
+      <c r="C1855" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1855" t="n">
+        <v>686000.0</v>
+      </c>
+      <c r="E1855" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1856">
+      <c r="A1856" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1856"/>
+      <c r="C1856" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1856" t="n">
+        <v>3314925.0</v>
+      </c>
+      <c r="E1856" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1857">
+      <c r="A1857" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1857"/>
+      <c r="C1857" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1857" t="n">
+        <v>429300.0</v>
+      </c>
+      <c r="E1857" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1858">
+      <c r="A1858" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1858"/>
+      <c r="C1858" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1858" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1858" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1859">
+      <c r="A1859" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1859"/>
+      <c r="C1859" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1859" t="n">
+        <v>2817750.0</v>
+      </c>
+      <c r="E1859" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1860">
+      <c r="A1860" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1860"/>
+      <c r="C1860" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1860" t="n">
+        <v>715500.0</v>
+      </c>
+      <c r="E1860" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1861">
+      <c r="A1861" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1861"/>
+      <c r="C1861" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1861" t="n">
+        <v>715500.0</v>
+      </c>
+      <c r="E1861" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1862">
+      <c r="A1862" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1862"/>
+      <c r="C1862" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1862" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1862" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1863">
+      <c r="A1863" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1863"/>
+      <c r="C1863" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1863" t="n">
+        <v>715500.0</v>
+      </c>
+      <c r="E1863" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1864">
+      <c r="A1864" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1864"/>
+      <c r="C1864" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1864" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1864" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1865">
+      <c r="A1865" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1865"/>
+      <c r="C1865" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1865" t="n">
+        <v>1930750.0</v>
+      </c>
+      <c r="E1865" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1866">
+      <c r="A1866" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1866"/>
+      <c r="C1866" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1866" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1866" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1867">
+      <c r="A1867" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1867"/>
+      <c r="C1867" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1867" t="n">
+        <v>171500.0</v>
+      </c>
+      <c r="E1867" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1868">
+      <c r="A1868" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1868"/>
+      <c r="C1868" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1868" t="n">
+        <v>686000.0</v>
+      </c>
+      <c r="E1868" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1869">
+      <c r="A1869" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1869"/>
+      <c r="C1869" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1869" t="n">
+        <v>686000.0</v>
+      </c>
+      <c r="E1869" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1870">
+      <c r="A1870" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1870"/>
+      <c r="C1870" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1870" t="n">
+        <v>1372000.0</v>
+      </c>
+      <c r="E1870" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1871">
+      <c r="A1871" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1871"/>
+      <c r="C1871" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1871" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1871" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1872">
+      <c r="A1872" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1872"/>
+      <c r="C1872" t="inlineStr">
+        <is>
+          <t>Allmennmedisinsk forskningsfond</t>
+        </is>
+      </c>
+      <c r="D1872" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1872" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1873">
+      <c r="A1873"/>
+      <c r="B1873" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1873" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1873" t="n">
+        <v>1.31745688E8</v>
+      </c>
+      <c r="E1873" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1874">
+      <c r="A1874"/>
+      <c r="B1874" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1874" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1874" t="n">
+        <v>1.39268484E8</v>
+      </c>
+      <c r="E1874" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1875">
+      <c r="A1875"/>
+      <c r="B1875" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1875" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1875" t="n">
+        <v>8.4212282E7</v>
+      </c>
+      <c r="E1875" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1876">
+      <c r="A1876"/>
+      <c r="B1876" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1876" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1876" t="n">
+        <v>2.54775719E8</v>
+      </c>
+      <c r="E1876" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1877">
+      <c r="A1877"/>
+      <c r="B1877" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1877" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1877" t="n">
+        <v>2.04685765E8</v>
+      </c>
+      <c r="E1877" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1878">
+      <c r="A1878"/>
+      <c r="B1878" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1878" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1878" t="n">
+        <v>2.11107067E8</v>
+      </c>
+      <c r="E1878" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1879">
+      <c r="A1879"/>
+      <c r="B1879" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1879" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1879" t="n">
+        <v>8.5071659E7</v>
+      </c>
+      <c r="E1879" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1880">
+      <c r="A1880"/>
+      <c r="B1880" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1880" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1880" t="n">
+        <v>8.1023103E7</v>
+      </c>
+      <c r="E1880" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1881">
+      <c r="A1881" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1881"/>
+      <c r="C1881" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1881" t="n">
+        <v>5787283.0</v>
+      </c>
+      <c r="E1881" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1882">
+      <c r="A1882" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1882"/>
+      <c r="C1882" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1882" t="n">
+        <v>9.2806827E7</v>
+      </c>
+      <c r="E1882" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1883">
+      <c r="A1883" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1883"/>
+      <c r="C1883" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1883" t="n">
+        <v>2.9274031E7</v>
+      </c>
+      <c r="E1883" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1884">
+      <c r="A1884" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1884"/>
+      <c r="C1884" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1884" t="n">
+        <v>3.9042344E7</v>
+      </c>
+      <c r="E1884" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1885">
+      <c r="A1885" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1885"/>
+      <c r="C1885" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1885" t="n">
+        <v>3.86534E7</v>
+      </c>
+      <c r="E1885" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1886">
+      <c r="A1886" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1886"/>
+      <c r="C1886" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1886" t="n">
+        <v>1.42473001E8</v>
+      </c>
+      <c r="E1886" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1887">
+      <c r="A1887" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1887"/>
+      <c r="C1887" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1887" t="n">
+        <v>1.0131712E7</v>
+      </c>
+      <c r="E1887" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1888">
+      <c r="A1888" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1888"/>
+      <c r="C1888" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1888" t="n">
+        <v>1.26340271E8</v>
+      </c>
+      <c r="E1888" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1889">
+      <c r="A1889" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1889"/>
+      <c r="C1889" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1889" t="n">
+        <v>3288713.0</v>
+      </c>
+      <c r="E1889" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1890">
+      <c r="A1890" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1890"/>
+      <c r="C1890" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1890" t="n">
+        <v>5.7879311E7</v>
+      </c>
+      <c r="E1890" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1891">
+      <c r="A1891" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1891"/>
+      <c r="C1891" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1891" t="n">
+        <v>2.5411238E8</v>
+      </c>
+      <c r="E1891" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1892">
+      <c r="A1892" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1892"/>
+      <c r="C1892" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1892" t="n">
+        <v>2.2871987E7</v>
+      </c>
+      <c r="E1892" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1893">
+      <c r="A1893" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1893"/>
+      <c r="C1893" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1893" t="n">
+        <v>3706500.0</v>
+      </c>
+      <c r="E1893" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1894">
+      <c r="A1894" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1894"/>
+      <c r="C1894" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1894" t="n">
+        <v>1.48671974E8</v>
+      </c>
+      <c r="E1894" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1895">
+      <c r="A1895" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1895"/>
+      <c r="C1895" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1895" t="n">
+        <v>4.2853785E7</v>
+      </c>
+      <c r="E1895" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1896">
+      <c r="A1896" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1896"/>
+      <c r="C1896" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1896" t="n">
+        <v>6.5617972E7</v>
+      </c>
+      <c r="E1896" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1897">
+      <c r="A1897" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1897"/>
+      <c r="C1897" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1897" t="n">
+        <v>2.593198E7</v>
+      </c>
+      <c r="E1897" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1898">
+      <c r="A1898" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1898"/>
+      <c r="C1898" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1898" t="n">
+        <v>2.1378261E7</v>
+      </c>
+      <c r="E1898" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1899">
+      <c r="A1899" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1899"/>
+      <c r="C1899" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1899" t="n">
+        <v>5.1280336E7</v>
+      </c>
+      <c r="E1899" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1900">
+      <c r="A1900" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1900"/>
+      <c r="C1900" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1900" t="n">
+        <v>840667.0</v>
+      </c>
+      <c r="E1900" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1901">
+      <c r="A1901" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1901"/>
+      <c r="C1901" t="inlineStr">
+        <is>
+          <t>RHF</t>
+        </is>
+      </c>
+      <c r="D1901" t="n">
+        <v>8947033.0</v>
+      </c>
+      <c r="E1901" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1902">
+      <c r="A1902"/>
+      <c r="B1902" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1902" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1902" t="n">
+        <v>8047220.0</v>
+      </c>
+      <c r="E1902" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1903">
+      <c r="A1903"/>
+      <c r="B1903" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1903" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1903" t="n">
+        <v>8415000.0</v>
+      </c>
+      <c r="E1903" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1904">
+      <c r="A1904"/>
+      <c r="B1904" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1904" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1904" t="n">
+        <v>4.704535E7</v>
+      </c>
+      <c r="E1904" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1905">
+      <c r="A1905"/>
+      <c r="B1905" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1905" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1905" t="n">
+        <v>6544620.0</v>
+      </c>
+      <c r="E1905" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1906">
+      <c r="A1906"/>
+      <c r="B1906" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1906" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1906" t="n">
+        <v>1.5609E7</v>
+      </c>
+      <c r="E1906" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1907">
+      <c r="A1907"/>
+      <c r="B1907" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1907" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1907" t="n">
+        <v>2.451905E7</v>
+      </c>
+      <c r="E1907" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1908">
+      <c r="A1908"/>
+      <c r="B1908" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1908" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1908" t="n">
+        <v>2.53899E7</v>
+      </c>
+      <c r="E1908" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1909">
+      <c r="A1909"/>
+      <c r="B1909" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1909" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1909" t="n">
+        <v>2.98246E7</v>
+      </c>
+      <c r="E1909" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1910">
+      <c r="A1910" t="inlineStr">
+        <is>
+          <t>Andre</t>
+        </is>
+      </c>
+      <c r="B1910"/>
+      <c r="C1910" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1910" t="n">
+        <v>7862433.333333333</v>
+      </c>
+      <c r="E1910" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1911">
+      <c r="A1911" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1911"/>
+      <c r="C1911" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1911" t="n">
+        <v>5390000.0</v>
+      </c>
+      <c r="E1911" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1912">
+      <c r="A1912" t="inlineStr">
+        <is>
+          <t>Blod</t>
+        </is>
+      </c>
+      <c r="B1912"/>
+      <c r="C1912" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1912" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1912" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1913">
+      <c r="A1913" t="inlineStr">
+        <is>
+          <t>Forplantning og fødsel</t>
+        </is>
+      </c>
+      <c r="B1913"/>
+      <c r="C1913" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1913" t="n">
+        <v>1650000.0</v>
+      </c>
+      <c r="E1913" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1914">
+      <c r="A1914" t="inlineStr">
+        <is>
+          <t>Generell helserelevans</t>
+        </is>
+      </c>
+      <c r="B1914"/>
+      <c r="C1914" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1914" t="n">
+        <v>2.0291333333333336E7</v>
+      </c>
+      <c r="E1914" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1915">
+      <c r="A1915" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1915"/>
+      <c r="C1915" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1915" t="n">
+        <v>3.5195206666666664E7</v>
+      </c>
+      <c r="E1915" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1916">
+      <c r="A1916" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1916"/>
+      <c r="C1916" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1916" t="n">
+        <v>4466000.0</v>
+      </c>
+      <c r="E1916" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1917">
+      <c r="A1917" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1917"/>
+      <c r="C1917" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1917" t="n">
+        <v>1991000.0</v>
+      </c>
+      <c r="E1917" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1918">
+      <c r="A1918" t="inlineStr">
+        <is>
+          <t>Hud</t>
+        </is>
+      </c>
+      <c r="B1918"/>
+      <c r="C1918" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1918" t="n">
+        <v>825000.0</v>
+      </c>
+      <c r="E1918" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1919">
+      <c r="A1919" t="inlineStr">
+        <is>
+          <t>Infeksjon</t>
+        </is>
+      </c>
+      <c r="B1919"/>
+      <c r="C1919" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1919" t="n">
+        <v>825000.0</v>
+      </c>
+      <c r="E1919" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1920">
+      <c r="A1920" t="inlineStr">
+        <is>
+          <t>Kreft</t>
+        </is>
+      </c>
+      <c r="B1920"/>
+      <c r="C1920" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1920" t="n">
+        <v>6075000.0</v>
+      </c>
+      <c r="E1920" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1921">
+      <c r="A1921" t="inlineStr">
+        <is>
+          <t>Lunger og luftveier</t>
+        </is>
+      </c>
+      <c r="B1921"/>
+      <c r="C1921" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1921" t="n">
+        <v>1620000.0</v>
+      </c>
+      <c r="E1921" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1922">
+      <c r="A1922" t="inlineStr">
+        <is>
+          <t>Medfødte lidelser</t>
+        </is>
+      </c>
+      <c r="B1922"/>
+      <c r="C1922" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1922" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1922" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1923">
+      <c r="A1923" t="inlineStr">
+        <is>
+          <t>Mental helse</t>
+        </is>
+      </c>
+      <c r="B1923"/>
+      <c r="C1923" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1923" t="n">
+        <v>6.864916666666667E7</v>
+      </c>
+      <c r="E1923" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1924">
+      <c r="A1924" t="inlineStr">
+        <is>
+          <t>Munnhule, mage-tarm</t>
+        </is>
+      </c>
+      <c r="B1924"/>
+      <c r="C1924" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1924" t="n">
+        <v>2073600.0</v>
+      </c>
+      <c r="E1924" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1925">
+      <c r="A1925" t="inlineStr">
+        <is>
+          <t>Muskel og skjelett</t>
+        </is>
+      </c>
+      <c r="B1925"/>
+      <c r="C1925" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1925" t="n">
+        <v>4400000.0</v>
+      </c>
+      <c r="E1925" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1926">
+      <c r="A1926" t="inlineStr">
+        <is>
+          <t>Nyrer, urinveier og kjønnsorgan</t>
+        </is>
+      </c>
+      <c r="B1926"/>
+      <c r="C1926" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1926" t="n">
+        <v>825000.0</v>
+      </c>
+      <c r="E1926" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1927">
+      <c r="A1927" t="inlineStr">
+        <is>
+          <t>Skader og ulykker</t>
+        </is>
+      </c>
+      <c r="B1927"/>
+      <c r="C1927" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1927" t="n">
+        <v>2156000.0</v>
+      </c>
+      <c r="E1927" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1928">
+      <c r="A1928" t="inlineStr">
+        <is>
+          <t>Stoffskifte og hormoner</t>
+        </is>
+      </c>
+      <c r="B1928"/>
+      <c r="C1928" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1928" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1928" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1929">
+      <c r="A1929" t="inlineStr">
+        <is>
+          <t>Øre</t>
+        </is>
+      </c>
+      <c r="B1929"/>
+      <c r="C1929" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1929" t="n">
+        <v>1100000.0</v>
+      </c>
+      <c r="E1929" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1930">
+      <c r="A1930" t="inlineStr">
+        <is>
+          <t>Øye</t>
+        </is>
+      </c>
+      <c r="B1930"/>
+      <c r="C1930" t="inlineStr">
+        <is>
+          <t>Stiftelsen Dam</t>
+        </is>
+      </c>
+      <c r="D1930" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1930" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1931">
+      <c r="A1931"/>
+      <c r="B1931" t="inlineStr">
+        <is>
+          <t>1. Underbyggende forskning</t>
+        </is>
+      </c>
+      <c r="C1931" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1931" t="n">
+        <v>800000.0</v>
+      </c>
+      <c r="E1931" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1932">
+      <c r="A1932"/>
+      <c r="B1932" t="inlineStr">
+        <is>
+          <t>2. Årsaksforhold</t>
+        </is>
+      </c>
+      <c r="C1932" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1932" t="n">
+        <v>1.5683333E7</v>
+      </c>
+      <c r="E1932" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1933">
+      <c r="A1933"/>
+      <c r="B1933" t="inlineStr">
+        <is>
+          <t>3. Forebygging og helsefremme</t>
+        </is>
+      </c>
+      <c r="C1933" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1933" t="n">
+        <v>2750000.0</v>
+      </c>
+      <c r="E1933" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1934">
+      <c r="A1934"/>
+      <c r="B1934" t="inlineStr">
+        <is>
+          <t>4. Påvising og diagnose</t>
+        </is>
+      </c>
+      <c r="C1934" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1934" t="n">
+        <v>2.1283333E7</v>
+      </c>
+      <c r="E1934" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1935">
+      <c r="A1935"/>
+      <c r="B1935" t="inlineStr">
+        <is>
+          <t>5. Utvikling av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1935" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1935" t="n">
+        <v>6933333.0</v>
+      </c>
+      <c r="E1935" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1936">
+      <c r="A1936"/>
+      <c r="B1936" t="inlineStr">
+        <is>
+          <t>6. Evaluering av behandlinger</t>
+        </is>
+      </c>
+      <c r="C1936" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1936" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1936" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1937">
+      <c r="A1937"/>
+      <c r="B1937" t="inlineStr">
+        <is>
+          <t>7. Håndtering av sykdommer og tilstander</t>
+        </is>
+      </c>
+      <c r="C1937" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1937" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1937" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1938">
+      <c r="A1938"/>
+      <c r="B1938" t="inlineStr">
+        <is>
+          <t>8. Helse- og sosialtjenesteforskning</t>
+        </is>
+      </c>
+      <c r="C1938" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1938" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="E1938" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1939">
+      <c r="A1939" t="inlineStr">
+        <is>
+          <t>Hjernen og nervesystemet</t>
+        </is>
+      </c>
+      <c r="B1939"/>
+      <c r="C1939" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1939" t="n">
+        <v>2.9999999E7</v>
+      </c>
+      <c r="E1939" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1940">
+      <c r="A1940" t="inlineStr">
+        <is>
+          <t>Hjerte og kar</t>
+        </is>
+      </c>
+      <c r="B1940"/>
+      <c r="C1940" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1940" t="n">
+        <v>1.19E7</v>
+      </c>
+      <c r="E1940" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1941">
+      <c r="A1941" t="inlineStr">
+        <is>
+          <t>Betennelse og immunsystem</t>
+        </is>
+      </c>
+      <c r="B1941"/>
+      <c r="C1941" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1941" t="n">
+        <v>2550000.0</v>
+      </c>
+      <c r="E1941" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="1942">
+      <c r="A1942" t="inlineStr">
+        <is>
+          <t>Hjerneslag</t>
+        </is>
+      </c>
+      <c r="B1942"/>
+      <c r="C1942" t="inlineStr">
+        <is>
+          <t>Nasjonalforeningen for folkehelsen</t>
+        </is>
+      </c>
+      <c r="D1942" t="n">
+        <v>3000000.0</v>
+      </c>
+      <c r="E1942" t="n">
+        <v>2025.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>