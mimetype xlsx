--- v1 (2026-02-23)
+++ v2 (2026-05-21)
@@ -7676,42 +7676,618 @@
           <t>Universitetet i Tromsø</t>
         </is>
       </c>
       <c r="D422" t="n">
         <v>2024.0</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="n">
         <v>0.0</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Mann</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>VID vitenskapelige høgskole</t>
         </is>
       </c>
       <c r="D423" t="n">
         <v>2024.0</v>
       </c>
     </row>
+    <row r="424">
+      <c r="A424" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Universitetet i Innlandet</t>
+        </is>
+      </c>
+      <c r="D424" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Høgskolen i Molde</t>
+        </is>
+      </c>
+      <c r="D425" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Høgskulen i Volda</t>
+        </is>
+      </c>
+      <c r="D426" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Høgskulen på Vestlandet</t>
+        </is>
+      </c>
+      <c r="D427" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>MF Vitenskapelige høyskole</t>
+        </is>
+      </c>
+      <c r="D428" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Nord universitet</t>
+        </is>
+      </c>
+      <c r="D429" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Norges idrettshøgskole</t>
+        </is>
+      </c>
+      <c r="D430" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Norges teknisk-naturvitenskapelige universitet</t>
+        </is>
+      </c>
+      <c r="D431" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>OsloMet - storbyuniversitetet</t>
+        </is>
+      </c>
+      <c r="D432" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Universitetet i Agder</t>
+        </is>
+      </c>
+      <c r="D433" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Universitetet i Bergen</t>
+        </is>
+      </c>
+      <c r="D434" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="n">
+        <v>137.0</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Universitetet i Oslo</t>
+        </is>
+      </c>
+      <c r="D435" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Universitetet i Stavanger</t>
+        </is>
+      </c>
+      <c r="D436" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Universitetet i Sørøst-Norge</t>
+        </is>
+      </c>
+      <c r="D437" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Universitetet i Tromsø</t>
+        </is>
+      </c>
+      <c r="D438" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>VID vitenskapelige høgskole</t>
+        </is>
+      </c>
+      <c r="D439" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Universitetet i Innlandet</t>
+        </is>
+      </c>
+      <c r="D440" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Høgskolen i Molde</t>
+        </is>
+      </c>
+      <c r="D441" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Høgskulen i Volda</t>
+        </is>
+      </c>
+      <c r="D442" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Høgskulen på Vestlandet</t>
+        </is>
+      </c>
+      <c r="D443" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>MF Vitenskapelige høyskole</t>
+        </is>
+      </c>
+      <c r="D444" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Nord universitet</t>
+        </is>
+      </c>
+      <c r="D445" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Norges idrettshøgskole</t>
+        </is>
+      </c>
+      <c r="D446" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Norges teknisk-naturvitenskapelige universitet</t>
+        </is>
+      </c>
+      <c r="D447" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>OsloMet - storbyuniversitetet</t>
+        </is>
+      </c>
+      <c r="D448" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Universitetet i Agder</t>
+        </is>
+      </c>
+      <c r="D449" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Universitetet i Bergen</t>
+        </is>
+      </c>
+      <c r="D450" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="n">
+        <v>74.0</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Universitetet i Oslo</t>
+        </is>
+      </c>
+      <c r="D451" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Universitetet i Stavanger</t>
+        </is>
+      </c>
+      <c r="D452" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Universitetet i Sørøst-Norge</t>
+        </is>
+      </c>
+      <c r="D453" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Universitetet i Tromsø</t>
+        </is>
+      </c>
+      <c r="D454" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>VID vitenskapelige høgskole</t>
+        </is>
+      </c>
+      <c r="D455" t="n">
+        <v>2025.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>