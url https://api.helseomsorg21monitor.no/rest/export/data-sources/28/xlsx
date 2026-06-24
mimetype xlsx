--- v0 (2026-02-23)
+++ v1 (2026-06-24)
@@ -1808,42 +1808,114 @@
           <t>C21 Farmasøytisk industri</t>
         </is>
       </c>
       <c r="D96" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>484.4</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Innkjøpt FoU fra utlandet</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>C21 Farmasøytisk industri</t>
         </is>
       </c>
       <c r="D97" t="n">
         <v>2023.0</v>
       </c>
     </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Innkjøpt FoU fra norske foretak i eget konsern</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D98" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>32.9</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Innkjøpt FoU fra andre norske foretak</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D99" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>2.2</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Innkjøpt FoU fra forskningsinstitutter, universiteter og høgskoler i Norge</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D100" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>434.4</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Innkjøpt FoU fra utlandet</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D101" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>