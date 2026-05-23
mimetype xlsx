--- v1 (2026-01-29)
+++ v2 (2026-05-23)
@@ -944,42 +944,78 @@
           <t>C21 Farmasøytisk industri</t>
         </is>
       </c>
       <c r="D48" t="n">
         <v>2023.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>230.0</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Kvinner</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>C21 Farmasøytisk industri</t>
         </is>
       </c>
       <c r="D49" t="n">
         <v>2023.0</v>
       </c>
     </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Menn</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D50" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>234.0</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Kvinner</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>C21 Farmasøytisk industri</t>
+        </is>
+      </c>
+      <c r="D51" t="n">
+        <v>2024.0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>