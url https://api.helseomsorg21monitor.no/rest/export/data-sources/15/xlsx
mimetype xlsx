--- v1 (2026-02-23)
+++ v2 (2026-07-04)
@@ -1376,42 +1376,114 @@
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Norsk</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>57.0</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Mann</t>
         </is>
       </c>
       <c r="C73" t="n">
         <v>2024.0</v>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Utenlandsk</t>
         </is>
       </c>
     </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>288.0</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C74" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Kvinne</t>
+        </is>
+      </c>
+      <c r="C75" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Utenlandsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C76" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Norsk</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Mann</t>
+        </is>
+      </c>
+      <c r="C77" t="n">
+        <v>2025.0</v>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Utenlandsk</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>