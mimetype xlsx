--- v0 (2025-11-07)
+++ v1 (2026-04-29)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
+    <sheet name="export" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -85,303 +85,331 @@
         <is>
           <t>year</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Analyse av biologisk materiale</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Medisinsk teknologi</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Legemidler</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>2004.0</v>
       </c>
       <c r="B2" t="n">
-        <v>36.0</v>
+        <v>28.0</v>
       </c>
       <c r="C2" t="n">
-        <v>95.0</v>
+        <v>79.0</v>
       </c>
       <c r="D2" t="n">
-        <v>58.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2005.0</v>
       </c>
       <c r="B3" t="n">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
       <c r="C3" t="n">
         <v>65.0</v>
       </c>
       <c r="D3" t="n">
-        <v>70.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>2006.0</v>
       </c>
       <c r="B4" t="n">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="C4" t="n">
-        <v>83.0</v>
+        <v>60.0</v>
       </c>
       <c r="D4" t="n">
-        <v>97.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2007.0</v>
       </c>
       <c r="B5" t="n">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="C5" t="n">
-        <v>65.0</v>
+        <v>49.0</v>
       </c>
       <c r="D5" t="n">
-        <v>60.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2008.0</v>
       </c>
       <c r="B6" t="n">
-        <v>31.0</v>
+        <v>28.0</v>
       </c>
       <c r="C6" t="n">
-        <v>75.0</v>
+        <v>60.0</v>
       </c>
       <c r="D6" t="n">
-        <v>71.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2009.0</v>
       </c>
       <c r="B7" t="n">
-        <v>23.0</v>
+        <v>20.0</v>
       </c>
       <c r="C7" t="n">
-        <v>85.0</v>
+        <v>66.0</v>
       </c>
       <c r="D7" t="n">
-        <v>114.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2010.0</v>
       </c>
       <c r="B8" t="n">
-        <v>21.0</v>
+        <v>17.0</v>
       </c>
       <c r="C8" t="n">
-        <v>125.0</v>
+        <v>99.0</v>
       </c>
       <c r="D8" t="n">
-        <v>104.0</v>
+        <v>79.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2011.0</v>
       </c>
       <c r="B9" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="C9" t="n">
-        <v>91.0</v>
+        <v>77.0</v>
       </c>
       <c r="D9" t="n">
-        <v>109.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2012.0</v>
       </c>
       <c r="B10" t="n">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
       <c r="C10" t="n">
-        <v>102.0</v>
+        <v>87.0</v>
       </c>
       <c r="D10" t="n">
-        <v>100.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2013.0</v>
       </c>
       <c r="B11" t="n">
-        <v>24.0</v>
+        <v>23.0</v>
       </c>
       <c r="C11" t="n">
-        <v>95.0</v>
+        <v>80.0</v>
       </c>
       <c r="D11" t="n">
-        <v>148.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2014.0</v>
       </c>
       <c r="B12" t="n">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="C12" t="n">
-        <v>78.0</v>
+        <v>71.0</v>
       </c>
       <c r="D12" t="n">
-        <v>144.0</v>
+        <v>117.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2015.0</v>
       </c>
       <c r="B13" t="n">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
       <c r="C13" t="n">
-        <v>90.0</v>
+        <v>79.0</v>
       </c>
       <c r="D13" t="n">
-        <v>132.0</v>
+        <v>99.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2016.0</v>
       </c>
       <c r="B14" t="n">
-        <v>22.0</v>
+        <v>19.0</v>
       </c>
       <c r="C14" t="n">
-        <v>97.0</v>
+        <v>77.0</v>
       </c>
       <c r="D14" t="n">
-        <v>155.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2017.0</v>
       </c>
       <c r="B15" t="n">
-        <v>37.0</v>
+        <v>24.0</v>
       </c>
       <c r="C15" t="n">
-        <v>105.0</v>
+        <v>90.0</v>
       </c>
       <c r="D15" t="n">
-        <v>155.0</v>
+        <v>111.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2018.0</v>
       </c>
       <c r="B16" t="n">
-        <v>26.0</v>
+        <v>21.0</v>
       </c>
       <c r="C16" t="n">
-        <v>91.0</v>
+        <v>72.0</v>
       </c>
       <c r="D16" t="n">
-        <v>145.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2019.0</v>
       </c>
       <c r="B17" t="n">
-        <v>40.0</v>
+        <v>26.0</v>
       </c>
       <c r="C17" t="n">
-        <v>100.0</v>
+        <v>86.0</v>
       </c>
       <c r="D17" t="n">
-        <v>139.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2020.0</v>
       </c>
       <c r="B18" t="n">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="C18" t="n">
-        <v>120.0</v>
+        <v>100.0</v>
       </c>
       <c r="D18" t="n">
-        <v>152.0</v>
+        <v>127.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2021.0</v>
       </c>
       <c r="B19" t="n">
         <v>20.0</v>
       </c>
       <c r="C19" t="n">
-        <v>150.0</v>
+        <v>123.0</v>
       </c>
       <c r="D19" t="n">
-        <v>140.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2022.0</v>
       </c>
       <c r="B20" t="n">
-        <v>23.0</v>
+        <v>20.0</v>
       </c>
       <c r="C20" t="n">
-        <v>96.0</v>
+        <v>85.0</v>
       </c>
       <c r="D20" t="n">
-        <v>111.0</v>
+        <v>98.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>2023.0</v>
+      </c>
+      <c r="B21" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="C21" t="n">
+        <v>103.0</v>
+      </c>
+      <c r="D21" t="n">
+        <v>79.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>2024.0</v>
+      </c>
+      <c r="B22" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="C22" t="n">
+        <v>89.0</v>
+      </c>
+      <c r="D22" t="n">
+        <v>83.0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>