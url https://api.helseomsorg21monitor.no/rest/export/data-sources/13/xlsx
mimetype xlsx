--- v2 (2026-05-06)
+++ v3 (2026-11-03)
@@ -19327,830 +19327,830 @@
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
       <c r="B1284" t="n">
         <v>2000000.0</v>
       </c>
       <c r="C1284" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1285" t="n">
-        <v>8000000.0</v>
+        <v>5436850.0</v>
       </c>
       <c r="C1285" t="inlineStr">
         <is>
-          <t>Norges teknisk-naturvitenskapelige universitet</t>
+          <t>Sørlandet sykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1286" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1286" t="inlineStr">
         <is>
-          <t>Helse Bergen HF</t>
+          <t>Universitetet i Bergen</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1287" t="n">
-        <v>7201000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1287" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1288" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1288" t="inlineStr">
         <is>
-          <t>Akershus universitetssykehus HF</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1289" t="n">
-        <v>1972000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1289" t="inlineStr">
         <is>
-          <t>Helse Møre og Romsdal HF</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1290" t="n">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1290" t="inlineStr">
         <is>
-          <t>Helse Bergen HF</t>
+          <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1291" t="n">
-        <v>7922000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1291" t="inlineStr">
         <is>
-          <t>Universitetet i Tromsø – Norges arktiske universitet</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1292" t="n">
-        <v>2000000.0</v>
+        <v>7998000.0</v>
       </c>
       <c r="C1292" t="inlineStr">
         <is>
-          <t>Folkehelseinstituttet</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1293" t="n">
-        <v>2000000.0</v>
+        <v>5267000.0</v>
       </c>
       <c r="C1293" t="inlineStr">
         <is>
-          <t>Universitetet i Oslo</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1294" t="n">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1294" t="inlineStr">
         <is>
-          <t>Universitetet i Oslo</t>
+          <t>Norges teknisk-naturvitenskapelige universitet</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1295" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1295" t="inlineStr">
         <is>
-          <t>Folkehelseinstituttet</t>
+          <t>Norges teknisk-naturvitenskapelige universitet</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1296" t="n">
-        <v>2000000.0</v>
+        <v>1824000.0</v>
       </c>
       <c r="C1296" t="inlineStr">
         <is>
-          <t>Folkehelseinstituttet, Kreftregisteret</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1297" t="n">
-        <v>2000000.0</v>
+        <v>1972000.0</v>
       </c>
       <c r="C1297" t="inlineStr">
         <is>
-          <t>Direktoratet for strålevern og atomsikkerhet</t>
+          <t>Helse Møre og Romsdal HF</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1298" t="n">
-        <v>1704000.0</v>
+        <v>1975000.0</v>
       </c>
       <c r="C1298" t="inlineStr">
         <is>
-          <t>OsloMet – storbyuniversitetet</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1299" t="n">
         <v>2000000.0</v>
       </c>
       <c r="C1299" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Helse Bergen HF</t>
         </is>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1300" t="n">
-        <v>7999000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1300" t="inlineStr">
         <is>
-          <t>Sørlandet sykehus HF</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1301" t="n">
-        <v>6472000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C1301" t="inlineStr">
         <is>
-          <t>Norges Idrettshøgskole</t>
+          <t>Universitetssykehuset Nord-Norge HF</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1302" t="n">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C1302" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>St. Olavs Hospital HF</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1303" t="n">
-        <v>2000000.0</v>
+        <v>7548000.0</v>
       </c>
       <c r="C1303" t="inlineStr">
         <is>
-          <t>Norges teknisk-naturvitenskapelige universitet</t>
+          <t>Helse Bergen HF</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1304" t="n">
-        <v>1824000.0</v>
+        <v>3762000.0</v>
       </c>
       <c r="C1304" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1305" t="n">
-        <v>4356000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C1305" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Akershus universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1306" t="n">
-        <v>8000000.0</v>
+        <v>2928000.0</v>
       </c>
       <c r="C1306" t="inlineStr">
         <is>
-          <t>Folkehelseinstituttet, Kreftregisteret</t>
+          <t>St. Olavs Hospital HF</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1307" t="n">
-        <v>8000000.0</v>
+        <v>4906000.0</v>
       </c>
       <c r="C1307" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Helse Stavanger HF</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1308" t="n">
-        <v>8000000.0</v>
+        <v>3943000.0</v>
       </c>
       <c r="C1308" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1309" t="n">
-        <v>7636000.0</v>
+        <v>1170000.0</v>
       </c>
       <c r="C1309" t="inlineStr">
         <is>
-          <t>Norges teknisk-naturvitenskapelige universitet</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1310" t="n">
-        <v>1975000.0</v>
+        <v>7922000.0</v>
       </c>
       <c r="C1310" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Universitetet i Tromsø – Norges arktiske universitet</t>
         </is>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1311" t="n">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1311" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1312" t="n">
-        <v>3500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1312" t="inlineStr">
         <is>
-          <t>Universitetssykehuset Nord-Norge HF</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1313" t="n">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1313" t="inlineStr">
         <is>
-          <t>St. Olavs Hospital HF</t>
+          <t>Norges teknisk-naturvitenskapelige universitet</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1314" t="n">
-        <v>7548000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1314" t="inlineStr">
         <is>
           <t>Helse Bergen HF</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1315" t="n">
-        <v>3762000.0</v>
+        <v>6472000.0</v>
       </c>
       <c r="C1315" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Norges Idrettshøgskole</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1316" t="n">
-        <v>4000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1316" t="inlineStr">
         <is>
-          <t>Akershus universitetssykehus HF</t>
+          <t>Universitetet i Bergen</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1317" t="n">
-        <v>2928000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1317" t="inlineStr">
         <is>
-          <t>St. Olavs Hospital HF</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1318" t="n">
-        <v>4906000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1318" t="inlineStr">
         <is>
-          <t>Helse Stavanger HF</t>
+          <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1319" t="n">
-        <v>3943000.0</v>
+        <v>4356000.0</v>
       </c>
       <c r="C1319" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1320" t="n">
-        <v>1170000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1320" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Folkehelseinstituttet</t>
         </is>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1321" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1321" t="inlineStr">
         <is>
-          <t>Universitetet i Bergen</t>
+          <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1322" t="n">
-        <v>8000000.0</v>
+        <v>7201000.0</v>
       </c>
       <c r="C1322" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1323" t="n">
-        <v>7998000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1323" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Folkehelseinstituttet, Kreftregisteret</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1324" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1324" t="inlineStr">
         <is>
-          <t>Universitetet i Bergen</t>
+          <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1325" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1325" t="inlineStr">
         <is>
-          <t>Universitetet i Oslo</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1326" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1326" t="inlineStr">
         <is>
-          <t>Universitetet i Oslo</t>
+          <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1327" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1327" t="inlineStr">
         <is>
-          <t>Universitetet i Bergen</t>
+          <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1328" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1328" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Folkehelseinstituttet</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1329" t="n">
-        <v>8000000.0</v>
+        <v>4590000.0</v>
       </c>
       <c r="C1329" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Akershus universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1330" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1330" t="inlineStr">
         <is>
           <t>Universitetet i Oslo</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1331" t="n">
-        <v>5267000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C1331" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Universitetet i Bergen</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1332" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1332" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Folkehelseinstituttet, Kreftregisteret</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1333" t="n">
         <v>8000000.0</v>
       </c>
       <c r="C1333" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1334" t="n">
-        <v>8000000.0</v>
+        <v>7636000.0</v>
       </c>
       <c r="C1334" t="inlineStr">
         <is>
           <t>Norges teknisk-naturvitenskapelige universitet</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1335" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1335" t="inlineStr">
         <is>
-          <t>Oslo universitetssykehus HF</t>
+          <t>Direktoratet for strålevern og atomsikkerhet</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1336" t="n">
-        <v>8000000.0</v>
+        <v>1704000.0</v>
       </c>
       <c r="C1336" t="inlineStr">
         <is>
-          <t>Universitetet i Oslo</t>
+          <t>OsloMet – storbyuniversitetet</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
       <c r="B1337" t="n">
-        <v>8000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C1337" t="inlineStr">
         <is>
           <t>Oslo universitetssykehus HF</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>