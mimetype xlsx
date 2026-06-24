--- v0 (2026-02-05)
+++ v1 (2026-06-24)
@@ -404,42 +404,150 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Har oppgitt at det ikke er relevant</t>
         </is>
       </c>
       <c r="B19" t="n">
         <v>6.69245154E8</v>
       </c>
       <c r="C19" t="n">
         <v>0.6020678409701774</v>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
     </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>Tilstander som i hovedsak rammer kvinner</t>
+        </is>
+      </c>
+      <c r="B20" t="n">
+        <v>1.70270138E8</v>
+      </c>
+      <c r="C20" t="n">
+        <v>0.142857288244511</v>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>Tilstander som i hovedsak rammer menn</t>
+        </is>
+      </c>
+      <c r="B21" t="n">
+        <v>4.2797759E7</v>
+      </c>
+      <c r="C21" t="n">
+        <v>0.03590748128530978</v>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>Tilstander med ulike behandlingsforløp for kvinner og menn</t>
+        </is>
+      </c>
+      <c r="B22" t="n">
+        <v>2.3732487E7</v>
+      </c>
+      <c r="C22" t="n">
+        <v>0.019911646140312107</v>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>Tilstander med ulike symptomer for kvinner og menn</t>
+        </is>
+      </c>
+      <c r="B23" t="n">
+        <v>1.07943372E8</v>
+      </c>
+      <c r="C23" t="n">
+        <v>0.09056489639944072</v>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>Kjønnsspesifikke analyser</t>
+        </is>
+      </c>
+      <c r="B24" t="n">
+        <v>4.05646298E8</v>
+      </c>
+      <c r="C24" t="n">
+        <v>0.34033877460476836</v>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>Har oppgitt at det ikke er relevant</t>
+        </is>
+      </c>
+      <c r="B25" t="n">
+        <v>5.94188875E8</v>
+      </c>
+      <c r="C25" t="n">
+        <v>0.4985267081157631</v>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>2025</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>